--- v1 (2026-03-15)
+++ v2 (2026-04-15)
@@ -135,167 +135,239 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009E7BDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:i/>
         </w:rPr>
         <w:t>Section B1-4.3</w:t>
       </w:r>
       <w:r w:rsidR="0053265D" w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0053265D" w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE8D92" w14:textId="0ACC9D0E" w:rsidR="0053265D" w:rsidRPr="0053265D" w:rsidRDefault="0053265D" w:rsidP="003A6E4E">
+    <w:p w14:paraId="04AE8D92" w14:textId="5233D9F5" w:rsidR="0053265D" w:rsidRPr="00553ADD" w:rsidRDefault="0053265D" w:rsidP="003A6E4E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>Frequency</w:t>
       </w:r>
       <w:r w:rsidR="00F12D50" w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F12D50" w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F12D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F12D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F12D50" w:rsidRPr="0053265D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0053265D">
+      <w:r w:rsidR="00553ADD" w:rsidRPr="00553ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="ArialNarrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biennially </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12224E01" w14:textId="0C6ADEA8" w:rsidR="00587DDD" w:rsidRPr="00553ADD" w:rsidRDefault="0053265D" w:rsidP="00587DDD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:i/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>Due Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00ED75ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0053265D">
+      <w:r w:rsidR="00587DDD" w:rsidRPr="00553ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="ArialNarrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>May 30 of odd-numbered years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5597A097" w14:textId="084911D0" w:rsidR="0053265D" w:rsidRPr="00F47AF2" w:rsidRDefault="0053265D" w:rsidP="0045580C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="2160" w:hanging="2160"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Discussion:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053265D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B96976">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F47AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Provide a narrative response to each of the questions below and attach any supporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B98E25" w14:textId="77777777" w:rsidR="0045580C" w:rsidRPr="00F47AF2" w:rsidRDefault="0045580C" w:rsidP="0045580C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F47AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F47AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>documentation deemed appropriate to the responses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEFB9B9" w14:textId="76590FA1" w:rsidR="0045580C" w:rsidRDefault="0045580C" w:rsidP="0045580C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053265D">
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a narrative response to each of the questions below and attach any supporting documentation deemed appropriate to the responses. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0053265D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F8B153" w14:textId="2EBA3CEA" w:rsidR="003A6E4E" w:rsidRDefault="004150F6" w:rsidP="003A6E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -305,469 +377,469 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Access to Care, Integration and Care Coordination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D12C6F" w14:textId="7DEB840F" w:rsidR="007978AB" w:rsidRDefault="007978AB" w:rsidP="00715519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007978AB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Describe your state's efforts to improve access to care for mental disorders, substance use disorders, and co-occurring disorders, including details on efforts to increase access to services for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E816811" w14:textId="7F1C8FD4" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="0E816811" w14:textId="7F1C8FD4" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="670305603"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Adults with serious mental illness (SMI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15821BF6" w14:textId="36E7157C" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="15821BF6" w14:textId="36E7157C" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-420016266"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Adults with SMI and a co-occurring intellectual and developmental disabilities (I/DD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B77604B" w14:textId="39F3216B" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="3B77604B" w14:textId="39F3216B" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1068150645"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Pregnant women with substance use disorders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB5F25D" w14:textId="5F732B8B" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="6DB5F25D" w14:textId="5F732B8B" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="108022422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Women with substance use disorders who have dependent children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781FC0CF" w14:textId="7CCEF0F8" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="781FC0CF" w14:textId="7CCEF0F8" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1044054011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Persons who inject drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7534BC1C" w14:textId="2107A04A" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="7534BC1C" w14:textId="2107A04A" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-373771481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Persons with substance use disorders who have, or are at risk for, HIV or TB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03216235" w14:textId="11FBEAE7" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="03216235" w14:textId="11FBEAE7" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="784849725"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Persons with substance use disorders in the justice system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C12B40" w14:textId="7C9ABEDB" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="32C12B40" w14:textId="7C9ABEDB" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-987401146"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Persons using substances who are at risk for overdose or suicide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A4FF3C" w14:textId="4C222C16" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="37A4FF3C" w14:textId="4C222C16" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="891002093"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Other adults with substance use disorders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE06821" w14:textId="5E811ABB" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="4FE06821" w14:textId="5E811ABB" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1607312943"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Children and youth with serious emotional disturbances (SED) or substance use disorders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0790D4" w14:textId="19AA3E35" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="6F0790D4" w14:textId="19AA3E35" w:rsidR="009B0DE1" w:rsidRPr="009B0DE1" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1601448833"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B0DE1" w:rsidRPr="009B0DE1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Children and youth with SED and a co-occurring I/DD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1894423B" w14:textId="0ABE5AAC" w:rsidR="007978AB" w:rsidRDefault="0058362D" w:rsidP="009B0DE1">
+    <w:p w14:paraId="1894423B" w14:textId="0ABE5AAC" w:rsidR="007978AB" w:rsidRDefault="00FA31FB" w:rsidP="009B0DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="516589790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009B0DE1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
@@ -1069,60 +1141,50 @@
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00715519">
         <w:t>c) Adults with SMI and I/DD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DECD125" w14:textId="77777777" w:rsidR="00C10887" w:rsidRPr="00715519" w:rsidRDefault="00C10887" w:rsidP="00715519">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00715519">
         <w:t>d) Children and youth with serious emotional disturbances (SED) or substance use disorders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41205F05" w14:textId="77777777" w:rsidR="00C10887" w:rsidRPr="00715519" w:rsidRDefault="00C10887" w:rsidP="00715519">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00715519">
         <w:t>e) Children and youth with SED and I/DD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADDA268" w14:textId="77777777" w:rsidR="00DC6390" w:rsidRDefault="00DC6390" w:rsidP="00C10887">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2F979837" w14:textId="3015E3DF" w:rsidR="00DC6390" w:rsidRPr="00715519" w:rsidRDefault="006F674F" w:rsidP="00715519">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00715519">
         <w:t>Describe how the state supports the provision of integrated services and supports for individuals with co-occurring mental and intellectual/developmental disorders (I/DD), including screening and assessment for co-occurring disorders and integrated treatment that addresses I/DD as well as mental disorders. Please describe how this system differs for youth and adults.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADC5BE5" w14:textId="77777777" w:rsidR="007978AB" w:rsidRPr="00491271" w:rsidRDefault="007978AB" w:rsidP="007978AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1362,63 +1424,63 @@
       <w:r w:rsidRPr="00CA4AD9">
         <w:t>, describe any action steps planned by the ME in developing PCP initiatives in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDBFE8E" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00CA4AD9" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA4AD9">
         <w:t>Describe how your provider network engages consumers and their caregivers in making health care decisions and enhance communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C18A57" w14:textId="17BD2AEE" w:rsidR="004150F6" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA4AD9">
-        <w:lastRenderedPageBreak/>
         <w:t>Describe the person-centered planning process used by your provider network.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA870E7" w14:textId="74681750" w:rsidR="002A4E14" w:rsidRPr="00CA4AD9" w:rsidRDefault="002A4E14" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4E14">
+        <w:lastRenderedPageBreak/>
         <w:t>What methods does the SMHA use to encourage people who use the public mental health system to develop Psychiatric Advance Directives (for example, through resources such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A4E14">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>A Practical Guide to Psychiatric Advance Directives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A4E14">
         <w:t>)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D9C50E" w14:textId="0AB1F009" w:rsidR="003A6E4E" w:rsidRPr="002F0D27" w:rsidRDefault="004150F6" w:rsidP="003A6E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
@@ -1639,618 +1701,618 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7194B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Primary Prevention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B946DAB" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7194B">
         <w:t>Does your ME collect the following types of data as part of its primary prevention needs assessment process? Please check all that apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08403522" w14:textId="2BEC7302" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="08403522" w14:textId="2BEC7302" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="559829846"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B05ED6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Data on consequences of substance-using behaviors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2242FE25" w14:textId="6F966A2F" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="2242FE25" w14:textId="6F966A2F" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1528599130"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B05ED6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Substance-using behaviors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1C8C08" w14:textId="41EC8EDF" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="7F1C8C08" w14:textId="41EC8EDF" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1475495736"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B05ED6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Intervening variables (including risk and protective factors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053510C3" w14:textId="611A5AC2" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="053510C3" w14:textId="611A5AC2" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-877398215"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B05ED6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t xml:space="preserve">Others (please list): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD0B412" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64990F52" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7194B">
         <w:t>Does your ME collect needs assessment data that include analysis of primary prevention needs for the following population groups?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEDB57F" w14:textId="1C523704" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="5EEDB57F" w14:textId="1C523704" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="330490660"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Children under age 12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6058BAE0" w14:textId="58A0C899" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="6058BAE0" w14:textId="58A0C899" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-775950069"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Youth ages 12-17</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4706193D" w14:textId="4A4D3D41" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="4706193D" w14:textId="4A4D3D41" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1908718711"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Young adults ages 18-26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50030849" w14:textId="13EE10CE" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="50030849" w14:textId="13EE10CE" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1383903618"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Adults ages 27-54</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F61AB2B" w14:textId="1D959542" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="1F61AB2B" w14:textId="1D959542" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1591048975"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Older adults ages 55 and older</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F05183" w14:textId="739DB899" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="00F05183" w14:textId="739DB899" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-655912612"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Cultural/ethnic minorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E73CD9B" w14:textId="27E4B245" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="1E73CD9B" w14:textId="27E4B245" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="837972323"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Sexual/gender minorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA383EE" w14:textId="34C4311C" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="5BA383EE" w14:textId="34C4311C" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1857186234"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Rural communities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0937E3" w14:textId="1995ADC0" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="2B0937E3" w14:textId="1995ADC0" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1276631071"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Veterans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB1C959" w14:textId="09F95565" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="1BB1C959" w14:textId="09F95565" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1561166530"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Other (please specify):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E86128F" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4882A668" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7194B">
         <w:t>Does your ME use data from the following sources in its primary prevention needs assessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5736AEEF" w14:textId="5FE2562C" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="5736AEEF" w14:textId="5FE2562C" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1209179329"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>National Survey on Drug Use and Health (NSDUH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E1E7C8" w14:textId="17ECF3BC" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="67E1E7C8" w14:textId="17ECF3BC" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="454145674"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Behavioral Risk Factor Surveillance System (BRFSS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6085BF24" w14:textId="40560164" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="6085BF24" w14:textId="40560164" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-896822029"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Youth Risk Behavior Surveillance System (YRBS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0602BFF8" w14:textId="0584AB13" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="0602BFF8" w14:textId="0584AB13" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1847047243"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Monitoring the Future (MTF)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328B322F" w14:textId="39233CE0" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="328B322F" w14:textId="39233CE0" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="997228054"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Florida Youth Substance Abuse Survey (FYSAS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21110B8B" w14:textId="350754ED" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="21110B8B" w14:textId="350754ED" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1895045502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t xml:space="preserve">Other (please list): </w:t>
@@ -2367,191 +2429,191 @@
     </w:p>
     <w:p w14:paraId="3809AE34" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7194B">
         <w:t>Does your ME have a process in place to ensure that Block Grant primary prevention dollars are only used to fund primary prevention services not funded through other means? If yes, please describe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666CD7E1" w14:textId="77777777" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="004150F6" w:rsidP="004150F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7194B">
         <w:t>Does your ME have a prevention evaluation plan? If yes, please check all the components that apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A2CE84" w14:textId="5AF24935" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="78A2CE84" w14:textId="5AF24935" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-714967729"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Establishes methods for monitoring progress towards outcomes, such as targeted benchmarks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D9A0DB" w14:textId="176AA87E" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="18D9A0DB" w14:textId="176AA87E" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1785494863"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Includes evaluation information from subrecipients</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFCB19F" w14:textId="5A222CA0" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="6FFCB19F" w14:textId="5A222CA0" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-53707300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Includes SAMHSA National Outcome Measurement requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C370637" w14:textId="22CCCA29" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="4C370637" w14:textId="22CCCA29" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1065142407"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Establishes a process for providing timely evaluation information to stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F643B8" w14:textId="759152AB" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="75F643B8" w14:textId="759152AB" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1049804625"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Formalizes processes for incorporating evaluation findings into resource allocation and decision-making</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0390DE96" w14:textId="461A11C2" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="0058362D" w:rsidP="004150F6">
+    <w:p w14:paraId="0390DE96" w14:textId="461A11C2" w:rsidR="004150F6" w:rsidRPr="00F7194B" w:rsidRDefault="00FA31FB" w:rsidP="004150F6">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2105610370"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E33B56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004150F6" w:rsidRPr="00F7194B">
         <w:t>Other (please describe):</w:t>
@@ -4063,51 +4125,51 @@
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="000532CB">
         <w:t>No</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3C104B95" w14:textId="77777777" w:rsidR="002D7E6E" w:rsidRDefault="002D7E6E" w:rsidP="002A20FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7E6E">
         <w:t>b) Mental health treatment and recovery services for children/adolescents and their families?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3A0C44" w14:textId="13D217ED" w:rsidR="002D7E6E" w:rsidRDefault="0058362D" w:rsidP="002A20FA">
+    <w:p w14:paraId="1F3A0C44" w14:textId="13D217ED" w:rsidR="002D7E6E" w:rsidRDefault="00FA31FB" w:rsidP="002A20FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1306540731"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A7006">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7E6E" w:rsidRPr="000532CB">
@@ -4862,191 +4924,191 @@
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0099453A">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140DF3F3" w14:textId="5E14ABC5" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="003A6E4E" w:rsidP="00C773A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r w:rsidRPr="0099453A">
         <w:t>Does the ME purchase any of the following medications with Substance Abuse Block Grant funds?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76547888" w14:textId="3A3D32AA" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="0058362D" w:rsidP="00004C37">
+    <w:p w14:paraId="76547888" w14:textId="3A3D32AA" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="00FA31FB" w:rsidP="00004C37">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="717323343"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CD7964">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003A6E4E" w:rsidRPr="0099453A">
         <w:t>Methadone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A0EFA5" w14:textId="45545B91" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="0058362D" w:rsidP="00004C37">
+    <w:p w14:paraId="21A0EFA5" w14:textId="45545B91" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="00FA31FB" w:rsidP="00004C37">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1117213985"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C94F86">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003A6E4E" w:rsidRPr="0099453A">
         <w:t>Buprenorphine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361658B2" w14:textId="07335EE9" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="0058362D" w:rsidP="00004C37">
+    <w:p w14:paraId="361658B2" w14:textId="07335EE9" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="00FA31FB" w:rsidP="00004C37">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1906062539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C94F86">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003A6E4E" w:rsidRPr="0099453A">
         <w:t>Disulfiram</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125570A5" w14:textId="7B03A467" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="0058362D" w:rsidP="00004C37">
+    <w:p w14:paraId="125570A5" w14:textId="7B03A467" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="00FA31FB" w:rsidP="00004C37">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1991472030"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C94F86">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003A6E4E" w:rsidRPr="0099453A">
         <w:t>Acamprosate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CF2475" w14:textId="1A6D00A3" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="0058362D" w:rsidP="00004C37">
+    <w:p w14:paraId="72CF2475" w14:textId="1A6D00A3" w:rsidR="003A6E4E" w:rsidRPr="0099453A" w:rsidRDefault="00FA31FB" w:rsidP="00004C37">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1126997355"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C94F86">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003A6E4E" w:rsidRPr="0099453A">
         <w:t>Naltrexone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA869B" w14:textId="589088EC" w:rsidR="003A6E4E" w:rsidRPr="003D290D" w:rsidRDefault="0058362D" w:rsidP="00C75984">
+    <w:p w14:paraId="6ADA869B" w14:textId="589088EC" w:rsidR="003A6E4E" w:rsidRPr="003D290D" w:rsidRDefault="00FA31FB" w:rsidP="00C75984">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="858624287"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C94F86">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -5133,50 +5195,59 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialNarrow">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -7618,51 +7689,50 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="456606877">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="892236329">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1353266013">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="38819902">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="453520361">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="314601816">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB0B32"/>
     <w:rsid w:val="00004C37"/>
     <w:rsid w:val="000101C4"/>
@@ -7693,69 +7763,73 @@
     <w:rsid w:val="00233026"/>
     <w:rsid w:val="0023357D"/>
     <w:rsid w:val="00234C68"/>
     <w:rsid w:val="002359A3"/>
     <w:rsid w:val="0024045C"/>
     <w:rsid w:val="00250FDE"/>
     <w:rsid w:val="00260F92"/>
     <w:rsid w:val="00276FB9"/>
     <w:rsid w:val="002A20FA"/>
     <w:rsid w:val="002A367B"/>
     <w:rsid w:val="002A4E14"/>
     <w:rsid w:val="002B132B"/>
     <w:rsid w:val="002D1E7C"/>
     <w:rsid w:val="002D7E6E"/>
     <w:rsid w:val="002F0D27"/>
     <w:rsid w:val="00327CD8"/>
     <w:rsid w:val="00392D0F"/>
     <w:rsid w:val="003A6E4E"/>
     <w:rsid w:val="003C0689"/>
     <w:rsid w:val="003D290D"/>
     <w:rsid w:val="003F2C83"/>
     <w:rsid w:val="004150F6"/>
     <w:rsid w:val="004168B5"/>
     <w:rsid w:val="00420D4B"/>
     <w:rsid w:val="0044284F"/>
+    <w:rsid w:val="0045580C"/>
     <w:rsid w:val="004806EA"/>
     <w:rsid w:val="00490C98"/>
     <w:rsid w:val="004A6FA6"/>
     <w:rsid w:val="004A7006"/>
     <w:rsid w:val="004B367C"/>
     <w:rsid w:val="004C5EEE"/>
     <w:rsid w:val="004D7652"/>
     <w:rsid w:val="004E039A"/>
     <w:rsid w:val="005017E0"/>
     <w:rsid w:val="00505FF7"/>
+    <w:rsid w:val="00522956"/>
     <w:rsid w:val="0053265D"/>
     <w:rsid w:val="00541952"/>
     <w:rsid w:val="00551335"/>
+    <w:rsid w:val="00553ADD"/>
     <w:rsid w:val="005603CD"/>
     <w:rsid w:val="00560C7D"/>
     <w:rsid w:val="00571172"/>
     <w:rsid w:val="005712BD"/>
     <w:rsid w:val="00582183"/>
     <w:rsid w:val="0058362D"/>
+    <w:rsid w:val="00587DDD"/>
     <w:rsid w:val="005947F7"/>
     <w:rsid w:val="005A6638"/>
     <w:rsid w:val="005C1CCA"/>
     <w:rsid w:val="005E140F"/>
     <w:rsid w:val="005F194B"/>
     <w:rsid w:val="005F4702"/>
     <w:rsid w:val="005F6CAC"/>
     <w:rsid w:val="006113C7"/>
     <w:rsid w:val="00613732"/>
     <w:rsid w:val="006150FE"/>
     <w:rsid w:val="00643C71"/>
     <w:rsid w:val="00670993"/>
     <w:rsid w:val="00685EFD"/>
     <w:rsid w:val="00692BDD"/>
     <w:rsid w:val="006A08C5"/>
     <w:rsid w:val="006B574D"/>
     <w:rsid w:val="006D7C00"/>
     <w:rsid w:val="006E7137"/>
     <w:rsid w:val="006F674F"/>
     <w:rsid w:val="00715519"/>
     <w:rsid w:val="007272BE"/>
     <w:rsid w:val="00732D93"/>
     <w:rsid w:val="00735B98"/>
     <w:rsid w:val="007665D5"/>
     <w:rsid w:val="00767441"/>
@@ -7766,123 +7840,132 @@
     <w:rsid w:val="007A4748"/>
     <w:rsid w:val="007B2239"/>
     <w:rsid w:val="007C1165"/>
     <w:rsid w:val="007E65E5"/>
     <w:rsid w:val="007E6EA3"/>
     <w:rsid w:val="00805A5F"/>
     <w:rsid w:val="0081676D"/>
     <w:rsid w:val="00821DA2"/>
     <w:rsid w:val="00833E1B"/>
     <w:rsid w:val="00834CE9"/>
     <w:rsid w:val="008360FE"/>
     <w:rsid w:val="00843B7F"/>
     <w:rsid w:val="008549C2"/>
     <w:rsid w:val="00855ACE"/>
     <w:rsid w:val="00861920"/>
     <w:rsid w:val="008672A3"/>
     <w:rsid w:val="00867DF1"/>
     <w:rsid w:val="008848CF"/>
     <w:rsid w:val="00885693"/>
     <w:rsid w:val="00893DD1"/>
     <w:rsid w:val="008B4B5E"/>
     <w:rsid w:val="008D7960"/>
     <w:rsid w:val="00916E7F"/>
     <w:rsid w:val="00932D13"/>
     <w:rsid w:val="00960069"/>
+    <w:rsid w:val="009727B3"/>
+    <w:rsid w:val="00973BE3"/>
     <w:rsid w:val="00974EC1"/>
     <w:rsid w:val="009872DF"/>
     <w:rsid w:val="00990C42"/>
     <w:rsid w:val="0099453A"/>
     <w:rsid w:val="009B0DE1"/>
     <w:rsid w:val="009C157B"/>
     <w:rsid w:val="009E7BDF"/>
+    <w:rsid w:val="00A04E5A"/>
     <w:rsid w:val="00A21633"/>
     <w:rsid w:val="00A63CA5"/>
     <w:rsid w:val="00A91D91"/>
     <w:rsid w:val="00AA0B82"/>
     <w:rsid w:val="00AA28A4"/>
     <w:rsid w:val="00AB0C64"/>
     <w:rsid w:val="00AD6352"/>
     <w:rsid w:val="00AE323F"/>
     <w:rsid w:val="00B05ED6"/>
     <w:rsid w:val="00B06605"/>
     <w:rsid w:val="00B2268A"/>
+    <w:rsid w:val="00B42751"/>
     <w:rsid w:val="00B435EB"/>
     <w:rsid w:val="00B437DA"/>
     <w:rsid w:val="00B50D74"/>
     <w:rsid w:val="00B600C3"/>
     <w:rsid w:val="00B648C6"/>
     <w:rsid w:val="00B66B34"/>
     <w:rsid w:val="00B72A4F"/>
     <w:rsid w:val="00B946A4"/>
+    <w:rsid w:val="00B96976"/>
     <w:rsid w:val="00BD217F"/>
     <w:rsid w:val="00BD38DD"/>
     <w:rsid w:val="00BF7133"/>
+    <w:rsid w:val="00C05CC9"/>
     <w:rsid w:val="00C07E21"/>
     <w:rsid w:val="00C10887"/>
     <w:rsid w:val="00C11396"/>
     <w:rsid w:val="00C32EDC"/>
     <w:rsid w:val="00C757C2"/>
     <w:rsid w:val="00C75984"/>
     <w:rsid w:val="00C773A7"/>
     <w:rsid w:val="00C94F86"/>
     <w:rsid w:val="00CA4AD9"/>
     <w:rsid w:val="00CB7E78"/>
     <w:rsid w:val="00CC4610"/>
     <w:rsid w:val="00CD7964"/>
     <w:rsid w:val="00CE2AB1"/>
     <w:rsid w:val="00D006A9"/>
     <w:rsid w:val="00D04E46"/>
     <w:rsid w:val="00D068F6"/>
     <w:rsid w:val="00D1259C"/>
     <w:rsid w:val="00D12EB0"/>
     <w:rsid w:val="00D32A2A"/>
     <w:rsid w:val="00DA7A7B"/>
+    <w:rsid w:val="00DB565F"/>
     <w:rsid w:val="00DC6390"/>
     <w:rsid w:val="00E12A27"/>
     <w:rsid w:val="00E25D8C"/>
     <w:rsid w:val="00E276DA"/>
     <w:rsid w:val="00E33B56"/>
     <w:rsid w:val="00E34697"/>
     <w:rsid w:val="00E37183"/>
     <w:rsid w:val="00E37683"/>
     <w:rsid w:val="00E74C50"/>
     <w:rsid w:val="00E84F6C"/>
     <w:rsid w:val="00E876D9"/>
     <w:rsid w:val="00EC58A9"/>
     <w:rsid w:val="00ED22F1"/>
     <w:rsid w:val="00ED75ED"/>
     <w:rsid w:val="00EF2EAC"/>
     <w:rsid w:val="00F02433"/>
     <w:rsid w:val="00F0356B"/>
     <w:rsid w:val="00F12D50"/>
     <w:rsid w:val="00F17CAD"/>
     <w:rsid w:val="00F17F93"/>
     <w:rsid w:val="00F24C12"/>
     <w:rsid w:val="00F44382"/>
+    <w:rsid w:val="00F47AF2"/>
     <w:rsid w:val="00F7194B"/>
     <w:rsid w:val="00F923C9"/>
+    <w:rsid w:val="00FA31FB"/>
     <w:rsid w:val="00FB0B32"/>
     <w:rsid w:val="00FB5BCF"/>
     <w:rsid w:val="00FC0F5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -10584,67 +10667,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A79DB8-B716-4F1C-A2A4-EE9284D8FB53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2171</Words>
-  <Characters>12379</Characters>
+  <Words>2175</Words>
+  <Characters>12402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2023-2024 Template 3 - Narrative Report for the Substance Abuse and Mental Health Block Grant</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14521</CharactersWithSpaces>
+  <CharactersWithSpaces>14548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2023-2024 Template 3 - Narrative Report for the Substance Abuse and Mental Health Block Grant</dc:title>
   <dc:creator>Cece-Jeffrey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>