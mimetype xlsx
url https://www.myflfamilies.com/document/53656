--- v6 (2026-03-24)
+++ v7 (2026-04-20)
@@ -1,6316 +1,4111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\Auna\DCF Reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\Auna\CRRA 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7A8830B0-480E-404F-9E57-EB8AD45541F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C77BD7ED-2FA0-460A-B1C2-D8CBEDE475E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3769135A-53CD-43FC-8E32-478131067BE9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{45D8702B-9EFE-4FFE-8D17-88E4657AD153}"/>
   </bookViews>
   <sheets>
     <sheet name="CRRA-Certified" sheetId="2" r:id="rId1"/>
-    <sheet name="CRRA-Expired-Inactive" sheetId="3" r:id="rId2"/>
+    <sheet name="CRRA-Expired &amp; Inactive" sheetId="3" r:id="rId2"/>
     <sheet name="CRRA-Ethics" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4548" uniqueCount="2306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3832" uniqueCount="1574">
   <si>
     <t>Credential Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>CredentialType</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Contact Email</t>
-[...1 lines deleted...]
-  <si>
     <t>County</t>
   </si>
   <si>
     <t>Expiration Date</t>
   </si>
   <si>
     <t>CRRA. - Certified Recovery Residence Administrator</t>
   </si>
   <si>
     <t>EXPIRED</t>
   </si>
   <si>
     <t>Lake</t>
   </si>
   <si>
     <t>Palm Beach</t>
   </si>
   <si>
     <t>Broward</t>
   </si>
   <si>
-    <t>istudymedicalforfun@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Osceola</t>
   </si>
   <si>
     <t>Miami-Dade</t>
   </si>
   <si>
+    <t>Duval</t>
+  </si>
+  <si>
     <t>Martin</t>
   </si>
   <si>
     <t>Flagler</t>
   </si>
   <si>
     <t>HillsBorough</t>
   </si>
   <si>
-    <t>Duval</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100000 </t>
   </si>
   <si>
+    <t>CERTIFIED IN RENEWAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100001 </t>
+  </si>
+  <si>
+    <t>Timothy Bradley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100002 </t>
+  </si>
+  <si>
     <t>CERTIFIED</t>
   </si>
   <si>
-    <t>Sburnscarter@gmail.com</t>
-[...16 lines deleted...]
-  <si>
     <t>Seminole</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100003 </t>
   </si>
   <si>
-    <t>josephwgagliardo@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Lee</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100004 </t>
   </si>
   <si>
     <t>INACTIVE</t>
   </si>
   <si>
-    <t>anesvik@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100005 </t>
   </si>
   <si>
-    <t>chrisege82@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100006 </t>
   </si>
   <si>
-    <t>bcmaulbach@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100007 </t>
   </si>
   <si>
     <t>John E Branch</t>
   </si>
   <si>
-    <t>jbranch11@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100008 </t>
   </si>
   <si>
-    <t>gjahn@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100009 </t>
   </si>
   <si>
     <t>Alexander Labib</t>
   </si>
   <si>
-    <t>alabib@lifeofpurposetreatment.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100010 </t>
   </si>
   <si>
-    <t>plookie51@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100011 </t>
   </si>
   <si>
     <t>Leroy Edward Lacy</t>
   </si>
   <si>
-    <t>unitedlee58@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100012 </t>
   </si>
   <si>
     <t>Brandi J Dostie</t>
   </si>
   <si>
-    <t>brandij16@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100013 </t>
   </si>
   <si>
     <t>Paul A. Lanoue</t>
   </si>
   <si>
-    <t>ldaboybetru@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100014 </t>
   </si>
   <si>
-    <t>Suzanne.costa@alrcottages.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Escambia</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100015 </t>
   </si>
   <si>
-    <t>phoebeamiel@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100016 </t>
   </si>
   <si>
     <t>Duchess Raufman</t>
   </si>
   <si>
-    <t>raufmand@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100017 </t>
   </si>
   <si>
     <t>Lisa A. Marcisak</t>
   </si>
   <si>
-    <t>lisamarcisak@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100018 </t>
   </si>
   <si>
     <t>Bradly Thomas Hanley</t>
   </si>
   <si>
-    <t>bthanley@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100019 </t>
   </si>
   <si>
     <t>Randy Lee McMillan</t>
   </si>
   <si>
-    <t>randy.lee.mcmillan@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100020 </t>
   </si>
   <si>
     <t>Ines Figueroa</t>
   </si>
   <si>
-    <t>Inesfigueroa@liferecoverypb.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100021 </t>
   </si>
   <si>
-    <t>alohahousepalmbeach@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100022 </t>
   </si>
   <si>
-    <t>kevinschmidt2001@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100023 </t>
   </si>
   <si>
-    <t>ossipm@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100024 </t>
   </si>
   <si>
     <t>Beth A Miskiewicz</t>
   </si>
   <si>
-    <t>bethmisk@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100025 </t>
   </si>
   <si>
-    <t>William.Atkinsoniv@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Pinellas</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100026 </t>
   </si>
   <si>
-    <t>positivestartcounseling@msn.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100027 </t>
   </si>
   <si>
     <t>Jimaine Titus</t>
   </si>
   <si>
-    <t>Jimaine@fullcirclefl.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100028 </t>
   </si>
   <si>
-    <t>ezdrawer@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100029 </t>
   </si>
   <si>
     <t>Gail T Morin</t>
   </si>
   <si>
-    <t>originsofhope@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100030 </t>
   </si>
   <si>
-    <t>allysonm@me.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100031 </t>
   </si>
   <si>
     <t>Ronel Joseph</t>
   </si>
   <si>
-    <t>ronel.joseph@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100032 </t>
   </si>
   <si>
-    <t>Trinitybytraditions@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100033 </t>
   </si>
   <si>
     <t>Jennifer Leigh Peisner</t>
   </si>
   <si>
-    <t>Jpeisner89@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100034 </t>
   </si>
   <si>
     <t>Brendan M Reres</t>
   </si>
   <si>
-    <t>breres@cametobelievellc.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100035 </t>
   </si>
   <si>
     <t>James Hartman</t>
   </si>
   <si>
-    <t>jhartman@thehartmanhouse.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100036 </t>
   </si>
   <si>
     <t>Lillian Kay Hayes</t>
   </si>
   <si>
-    <t>kayhayes@avenues12.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Volusia</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100037 </t>
   </si>
   <si>
     <t>Jennifer Napolitano</t>
   </si>
   <si>
-    <t>jennifer@fullcirclefl.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100038 </t>
   </si>
   <si>
     <t>Nancy K Steiner</t>
   </si>
   <si>
-    <t>nsteiner@sanctuarydelraybeach.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100039 </t>
   </si>
   <si>
-    <t>benbueno1209@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100040 </t>
   </si>
   <si>
-    <t>haynes@addison.house</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100041 </t>
   </si>
   <si>
     <t>Mallory Neuberger</t>
   </si>
   <si>
-    <t>malloryneuberger@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100042 </t>
   </si>
   <si>
-    <t>stephatww@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100043 </t>
   </si>
   <si>
-    <t>jupitergaines@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100044 </t>
   </si>
   <si>
     <t>Miriam A Lucente</t>
   </si>
   <si>
-    <t>barkleymiriam@att.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100045 </t>
   </si>
   <si>
     <t>Robert D Keeble</t>
   </si>
   <si>
-    <t>Robbykeeble@me.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100046 </t>
   </si>
   <si>
-    <t>jgiuliano@agapebhc.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100047 </t>
   </si>
   <si>
     <t>Robert Eaton</t>
   </si>
   <si>
-    <t>izrobert07@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100048 </t>
   </si>
   <si>
-    <t>devinbuoniello@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100049 </t>
   </si>
   <si>
     <t>Mary B Schultz</t>
   </si>
   <si>
-    <t>bernie@gracesway.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100050 </t>
   </si>
   <si>
     <t>Emily R Shotland</t>
   </si>
   <si>
-    <t>communityservice@anshouses.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100051 </t>
   </si>
   <si>
     <t>Kalise Nicole Valentine</t>
   </si>
   <si>
-    <t>kval88@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100052 </t>
   </si>
   <si>
     <t>Salvatore Pace</t>
   </si>
   <si>
-    <t>SALVAPAC@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100053 </t>
   </si>
   <si>
-    <t>jack@adventures11.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Marion</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100054 </t>
   </si>
   <si>
     <t>Jane Fox</t>
   </si>
   <si>
-    <t>janefox3457@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100055 </t>
   </si>
   <si>
-    <t>alex_castillo@comcast.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100056 </t>
   </si>
   <si>
-    <t>gina.tropichouse@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100057 </t>
   </si>
   <si>
-    <t>bniemi@cametobelievellc.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100058 </t>
   </si>
   <si>
     <t>David Hindle</t>
   </si>
   <si>
-    <t>dsh1916@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Collier</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100059 </t>
   </si>
   <si>
     <t>James Felton</t>
   </si>
   <si>
-    <t>jimsfelton@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100060 </t>
   </si>
   <si>
     <t>David Glenn Thompson</t>
   </si>
   <si>
-    <t>glennsail1@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100061 </t>
   </si>
   <si>
     <t>William Perez</t>
   </si>
   <si>
-    <t>bill@victoryrh.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100062 </t>
   </si>
   <si>
     <t>Dylan Maher</t>
   </si>
   <si>
-    <t>dmaher1492@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100063 </t>
   </si>
   <si>
-    <t>CynthiaLynn.Crouch@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100064 </t>
   </si>
   <si>
-    <t>aaarcinfo@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100065 </t>
   </si>
   <si>
-    <t>bgreenblott@recointensive.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100066 </t>
   </si>
   <si>
-    <t>cmpasquale@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100067 </t>
   </si>
   <si>
     <t>Jonelle lyn Asenato</t>
   </si>
   <si>
-    <t>jonelle@sthrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100068 </t>
   </si>
   <si>
     <t>Jesse Matthew Reuter</t>
   </si>
   <si>
-    <t>jesse@recreatelifecounseling.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100069 </t>
   </si>
   <si>
     <t>Catherine Wolff</t>
   </si>
   <si>
-    <t>cwcatwolff@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>St. Lucie</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100070 </t>
   </si>
   <si>
-    <t>philc@rivendellhouses.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100071 </t>
   </si>
   <si>
-    <t>timmonsneill@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Out of State</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100072 </t>
   </si>
   <si>
     <t>Keren M Roesser</t>
   </si>
   <si>
-    <t>sammysmom1202@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100073 </t>
   </si>
   <si>
     <t>Michael A Foland</t>
   </si>
   <si>
-    <t>mikefoland@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100074 </t>
   </si>
   <si>
-    <t>Harryrentaspsr@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Orange</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100075 </t>
   </si>
   <si>
     <t>Rex Winchester</t>
   </si>
   <si>
-    <t>rex@trnpt.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100076 </t>
   </si>
   <si>
     <t>Barry Allen Ladis</t>
   </si>
   <si>
-    <t>barry.ladis@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100077 </t>
   </si>
   <si>
-    <t>haley.0317@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Pasco</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100078 </t>
   </si>
   <si>
-    <t>colelaw36@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100079 </t>
   </si>
   <si>
     <t>Robert William Harry</t>
   </si>
   <si>
-    <t>rharry0419@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100080 </t>
   </si>
   <si>
-    <t>mjcalderincap@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100081 </t>
   </si>
   <si>
     <t>Anthony Stewart</t>
   </si>
   <si>
-    <t>anthony.stewart@paxcampus.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100082 </t>
   </si>
   <si>
-    <t>mfreeman@thirdsteprecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100083 </t>
   </si>
   <si>
     <t>Lori Lynn Jones</t>
   </si>
   <si>
     <t>REVOKED</t>
   </si>
   <si>
-    <t>lori201049@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100084 </t>
   </si>
   <si>
-    <t>jnhillman@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100085 </t>
   </si>
   <si>
     <t>Paula N Locke</t>
   </si>
   <si>
-    <t>maraisrael2017@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100086 </t>
   </si>
   <si>
     <t>Darren Matthew Platt</t>
   </si>
   <si>
-    <t>reachdarrenplatt@outlook.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100087 </t>
   </si>
   <si>
-    <t>Patrick@realrecoveryfl.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Sarasota</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100088 </t>
   </si>
   <si>
     <t>Richard Mukasa</t>
   </si>
   <si>
-    <t>richmukasa@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100089 </t>
   </si>
   <si>
     <t>William B Berard Iv</t>
   </si>
   <si>
-    <t>williamberard@gracesway.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100090 </t>
   </si>
   <si>
-    <t>mclarkiii1879@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100091 </t>
   </si>
   <si>
     <t>Juan A Harris, Sr.</t>
   </si>
   <si>
-    <t>drjuanharris@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100092 </t>
   </si>
   <si>
-    <t>sarahsackslcsw@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Brevard</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100093 </t>
   </si>
   <si>
     <t>Samuel H Draper</t>
   </si>
   <si>
-    <t>xcrushablex@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100094 </t>
   </si>
   <si>
     <t>Christine M DePaolis</t>
   </si>
   <si>
-    <t>tmdwpb@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100095 </t>
   </si>
   <si>
-    <t>Safiyahdv@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100096 </t>
   </si>
   <si>
     <t>Mitchell D. Baumann</t>
   </si>
   <si>
-    <t>mitch@dreamliferecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100097 </t>
   </si>
   <si>
     <t>Nelson Colon</t>
   </si>
   <si>
-    <t>nelsoncoloncv@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100098 </t>
   </si>
   <si>
     <t>Kelsea Renee Keneipp</t>
   </si>
   <si>
-    <t>kelseakeneippcv@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100100 </t>
   </si>
   <si>
     <t>Kyle L Knoth</t>
   </si>
   <si>
-    <t>kknoth007@Hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100101 </t>
   </si>
   <si>
-    <t>anewlifehalfwayhouse@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100102 </t>
   </si>
   <si>
-    <t>newpaths05@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100103 </t>
   </si>
   <si>
-    <t>jakextreme@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100104 </t>
   </si>
   <si>
     <t>Shalonda L. Copeland</t>
   </si>
   <si>
-    <t>ms.copeland@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100105 </t>
   </si>
   <si>
     <t>Guy B Williamson</t>
   </si>
   <si>
-    <t>bladesw@resiliencerecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100106 </t>
   </si>
   <si>
     <t>Pamela Ann Springer</t>
   </si>
   <si>
-    <t>lobsterdiver1@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100107 </t>
   </si>
   <si>
-    <t>philip@naplesrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100108 </t>
   </si>
   <si>
-    <t>riccellidan@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100109 </t>
   </si>
   <si>
-    <t>millietenn@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100110 </t>
   </si>
   <si>
     <t>Jude-Ann Prisco</t>
   </si>
   <si>
-    <t>jude@theedgerecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100111 </t>
   </si>
   <si>
-    <t>fsaceopportunities@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100112 </t>
   </si>
   <si>
     <t>Maris N Tsipouras-Clark</t>
   </si>
   <si>
-    <t>maris.clark@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Polk</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100113 </t>
   </si>
   <si>
     <t>Julie Anne Treacy</t>
   </si>
   <si>
-    <t>jtreacy@amethystrecovery.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100114 </t>
   </si>
   <si>
-    <t>yenissegonzalez@yahoo.es</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100115 </t>
   </si>
   <si>
     <t>Tonya D Wilson</t>
   </si>
   <si>
-    <t>tonyawilson1362@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100116 </t>
   </si>
   <si>
-    <t>Samantha.Garabed90@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100117 </t>
   </si>
   <si>
     <t>Joshua I Craver</t>
   </si>
   <si>
-    <t>joshcraver@jamesclubrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100118 </t>
   </si>
   <si>
     <t>Jonathan T Stob</t>
   </si>
   <si>
-    <t>johnnystob@icloud.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100119 </t>
   </si>
   <si>
-    <t>rachelu@recoveryunplugged.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100120 </t>
   </si>
   <si>
-    <t>wer2bless@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100121 </t>
   </si>
   <si>
     <t>Ian Shelby</t>
   </si>
   <si>
-    <t>ianmshelby@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100122 </t>
   </si>
   <si>
-    <t>maxine.dooley@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100123 </t>
   </si>
   <si>
-    <t>gmarquez@DynamicWellnessLLC.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100124 </t>
   </si>
   <si>
     <t>Ereka Nicole Thomas</t>
   </si>
   <si>
-    <t>ereka.thomas@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100125 </t>
   </si>
   <si>
-    <t>michaelk@tn24.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100126 </t>
   </si>
   <si>
     <t>Marianne D Gribbon</t>
   </si>
   <si>
-    <t>mgribbon01@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100127 </t>
   </si>
   <si>
-    <t>pinky.1000hills@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100128 </t>
   </si>
   <si>
     <t>Michael A Cirillo</t>
   </si>
   <si>
-    <t>Simplify10@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100129 </t>
   </si>
   <si>
-    <t>M3lissa.0518@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100130 </t>
   </si>
   <si>
     <t>Javier A Chia</t>
   </si>
   <si>
-    <t>le.artiste1987@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100131 </t>
   </si>
   <si>
-    <t>bwomack2009@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100132 </t>
   </si>
   <si>
-    <t>bryant_ahmad@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100133 </t>
   </si>
   <si>
-    <t>alanbuchanan@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100134 </t>
   </si>
   <si>
-    <t>swilcox0425@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100135 </t>
   </si>
   <si>
     <t>Laura M Price</t>
   </si>
   <si>
-    <t>laura@fullcirclefl.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100136 </t>
   </si>
   <si>
     <t>Jessica Coombs</t>
   </si>
   <si>
-    <t>jessikoubek@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100137 </t>
   </si>
   <si>
-    <t>pcausey@thelordsplace.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100139 </t>
   </si>
   <si>
     <t>Brian E Longsworth</t>
   </si>
   <si>
-    <t>longsworth@legacyhealing.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100140 </t>
   </si>
   <si>
     <t>Anthony J Steffenella</t>
   </si>
   <si>
-    <t>asteffenella@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100141 </t>
   </si>
   <si>
-    <t>Kwelshman7@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100142 </t>
   </si>
   <si>
-    <t>bliebermantherapist@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Okeechobee</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100143 </t>
   </si>
   <si>
     <t>Mark J Tagrin</t>
   </si>
   <si>
-    <t>tagrinmark@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100144 </t>
   </si>
   <si>
-    <t>davdmitchell@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100145 </t>
   </si>
   <si>
     <t>Gregory M Goldston</t>
   </si>
   <si>
-    <t>ggold954@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100146 </t>
   </si>
   <si>
     <t>Angela M Albano</t>
   </si>
   <si>
-    <t>mountainsideest@msn.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100147 </t>
   </si>
   <si>
-    <t>alishiatimmons@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100148 </t>
   </si>
   <si>
-    <t>cpalmnop@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100149 </t>
   </si>
   <si>
     <t>Richard J Adams Ph.D.</t>
   </si>
   <si>
-    <t>ricklmnop@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100150 </t>
   </si>
   <si>
     <t>Thomas A Biddle</t>
   </si>
   <si>
-    <t>adambiddle57@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100151 </t>
   </si>
   <si>
     <t>Anthony Riccio</t>
   </si>
   <si>
-    <t>ariccio@accessqhs.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100152 </t>
   </si>
   <si>
-    <t>mattamp@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100153 </t>
   </si>
   <si>
     <t>George A East</t>
   </si>
   <si>
-    <t>andreweast71@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100154 </t>
   </si>
   <si>
     <t>Kristin Kathleen McCollum</t>
   </si>
   <si>
-    <t>kroosa71@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100155 </t>
   </si>
   <si>
-    <t>cmastapasco@amethystrecovery.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100156 </t>
   </si>
   <si>
     <t>Danny Donahue</t>
   </si>
   <si>
-    <t>danny@dannydshouse.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100157 </t>
   </si>
   <si>
     <t>Pamela J Thomas</t>
   </si>
   <si>
-    <t>pjt1976@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100158 </t>
   </si>
   <si>
     <t>Cecelia J Bishop</t>
   </si>
   <si>
-    <t>cecelia@stayinkleen.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100159 </t>
   </si>
   <si>
-    <t>carole.aulbach1104@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100160 </t>
   </si>
   <si>
     <t>Nicholas D Amsalem</t>
   </si>
   <si>
-    <t>namsalem@theshoresrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100161 </t>
   </si>
   <si>
     <t>Stephen C Buron</t>
   </si>
   <si>
-    <t>Admin@keepitsimplehouse.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100163 </t>
   </si>
   <si>
-    <t>samvs51986@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100164 </t>
   </si>
   <si>
-    <t>mya1386@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100165 </t>
   </si>
   <si>
     <t>Alicja Majer</t>
   </si>
   <si>
-    <t>rise2beyou@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100166 </t>
   </si>
   <si>
     <t>Charles R Manley Jr.</t>
   </si>
   <si>
-    <t>chucklibertyhouse@att.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100167 </t>
   </si>
   <si>
     <t>John C Branch</t>
   </si>
   <si>
-    <t>jcarlos0624@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100168 </t>
   </si>
   <si>
-    <t>Sunbecca03@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100170 </t>
   </si>
   <si>
     <t>Mildred Taylor</t>
   </si>
   <si>
-    <t>millyt606@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100171 </t>
   </si>
   <si>
     <t>John W Gau</t>
   </si>
   <si>
-    <t>jgau@amethystrecovery.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100172 </t>
   </si>
   <si>
     <t>Jason Edward Riddell</t>
   </si>
   <si>
-    <t>jasonedwardriddell@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100173 </t>
   </si>
   <si>
     <t>Richard Bryant</t>
   </si>
   <si>
-    <t>rbryant@amethystrecovery.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100174 </t>
   </si>
   <si>
     <t>James Farese</t>
   </si>
   <si>
-    <t>jfarese@yourliferecoverycenter.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100175 </t>
   </si>
   <si>
     <t>Robert A Meshna</t>
   </si>
   <si>
-    <t>robertm20@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100176 </t>
   </si>
   <si>
     <t>Caroline Sexton</t>
   </si>
   <si>
-    <t>caroline.p.sexton@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100177 </t>
   </si>
   <si>
-    <t>evan@behavioralhelp.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100178 </t>
   </si>
   <si>
-    <t>solaresisters@live.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100179 </t>
   </si>
   <si>
-    <t>deebeecox1@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100180 </t>
   </si>
   <si>
     <t>Nicholas Spinelli</t>
   </si>
   <si>
-    <t>nicks@seacrestrc.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100181 </t>
   </si>
   <si>
-    <t>lizhighfield@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100182 </t>
   </si>
   <si>
-    <t>jordan@sfwn.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100183 </t>
   </si>
   <si>
     <t>Debbi Hanna</t>
   </si>
   <si>
-    <t>debbi@b4ashes.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Manatee</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100184 </t>
   </si>
   <si>
     <t>Eddie L Collins</t>
   </si>
   <si>
-    <t>kalishak@live.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100185 </t>
   </si>
   <si>
     <t>Michael Ross</t>
   </si>
   <si>
-    <t>mross@revivedetoxcenter.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100186 </t>
   </si>
   <si>
     <t>Amelia Barry</t>
   </si>
   <si>
-    <t>amy@graciouscarerecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100187 </t>
   </si>
   <si>
     <t>Dwight Unger</t>
   </si>
   <si>
-    <t>dunger@satoriwaters.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100188 </t>
   </si>
   <si>
     <t>Cynthia J Burnham</t>
   </si>
   <si>
-    <t>cynthia.burnham@stpetersburgfreeclinic.o</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100189 </t>
   </si>
   <si>
-    <t>FBoisvert@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100190 </t>
   </si>
   <si>
     <t>Anntonette E Hill</t>
   </si>
   <si>
-    <t>aehill1970@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100191 </t>
   </si>
   <si>
-    <t>captainjohnc@att.net</t>
-[...1 lines deleted...]
-  <si>
     <t>Indian River</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100192 </t>
   </si>
   <si>
     <t>Gregory Lemar Rice</t>
   </si>
   <si>
-    <t>rice7618@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100193 </t>
   </si>
   <si>
     <t>Jodiann Cherico</t>
   </si>
   <si>
-    <t>jodijustjodi1@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100194 </t>
   </si>
   <si>
-    <t>takeishastewart@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100195 </t>
   </si>
   <si>
     <t>Ronald Stinsman Jr</t>
   </si>
   <si>
-    <t>rstins62@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100196 </t>
   </si>
   <si>
-    <t>mrcooke74@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100197 </t>
   </si>
   <si>
-    <t>Alec.sperduto@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100198 </t>
   </si>
   <si>
     <t>Wilbur C. Smith Smith</t>
   </si>
   <si>
-    <t>wilbur@calusarecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100199 </t>
   </si>
   <si>
     <t>Lawrence Hal Fish</t>
   </si>
   <si>
-    <t>pharfish@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100200 </t>
   </si>
   <si>
     <t>Robert Schilling</t>
   </si>
   <si>
-    <t>rlstls2255@sbcglobal.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100201 </t>
   </si>
   <si>
-    <t>lisad@cwcrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100202 </t>
   </si>
   <si>
-    <t>sue.makenian@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100203 </t>
   </si>
   <si>
-    <t>kelly@thegoodlifetreatment.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100204 </t>
   </si>
   <si>
-    <t>Keysbergie@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100205 </t>
   </si>
   <si>
     <t>Abram M Koerper</t>
   </si>
   <si>
-    <t>abe@goodworksrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100206 </t>
   </si>
   <si>
     <t>Sarah Marie Krzewinski</t>
   </si>
   <si>
-    <t>sarah.krzewinski@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100207 </t>
   </si>
   <si>
-    <t>lylefried@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100208 </t>
   </si>
   <si>
-    <t>catnip0630@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100209 </t>
   </si>
   <si>
-    <t>sarahbgentry3@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100210 </t>
   </si>
   <si>
     <t>Jessica L Scott</t>
   </si>
   <si>
-    <t>jekisa77@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100211 </t>
   </si>
   <si>
-    <t>splglass@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100212 </t>
   </si>
   <si>
     <t>Jeremy W Moore</t>
   </si>
   <si>
-    <t>anewcadence@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100213 </t>
   </si>
   <si>
-    <t>2458kevin@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Santa Rosa</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100214 </t>
   </si>
   <si>
-    <t>patrick.morrris@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100215 </t>
   </si>
   <si>
     <t>Joshua E McPherson</t>
   </si>
   <si>
-    <t>jmcpherson@banyantreatmentcenter.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100216 </t>
   </si>
   <si>
     <t>Terri L Hall</t>
   </si>
   <si>
-    <t>thall411@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100217 </t>
   </si>
   <si>
-    <t>Tracymstjohn1@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100218 </t>
   </si>
   <si>
     <t>Levi Bieda</t>
   </si>
   <si>
-    <t>mimi@buyherepayhererealestate.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100219 </t>
   </si>
   <si>
-    <t>evankaiser60@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100220 </t>
   </si>
   <si>
     <t>Genevieve M Vansickle</t>
   </si>
   <si>
-    <t>genevievevansickle@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Bradford</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100221 </t>
   </si>
   <si>
     <t>Jason John Lloyd</t>
   </si>
   <si>
-    <t>jason@goodworksrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100222 </t>
   </si>
   <si>
     <t>Thomas A Squillacioti</t>
   </si>
   <si>
-    <t>tsquillacioti4164@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100223 </t>
   </si>
   <si>
-    <t>tedbeddoe429@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100224 </t>
   </si>
   <si>
     <t>Chad Koller</t>
   </si>
   <si>
-    <t>chadkollerone@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100225 </t>
   </si>
   <si>
     <t>Alycia M Galvin</t>
   </si>
   <si>
-    <t>agalvin021613@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100226 </t>
   </si>
   <si>
     <t>Wesley M Blomgren</t>
   </si>
   <si>
-    <t>wesblomgren@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100227 </t>
   </si>
   <si>
-    <t>director@drugfreepartner.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Putnam</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100228 </t>
   </si>
   <si>
     <t>Deneah D. Bledsoe</t>
   </si>
   <si>
-    <t>dbedsoe@accessqhs.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100229 </t>
   </si>
   <si>
     <t>Sheila Joe-Gaines</t>
   </si>
   <si>
-    <t>nutmeg8198@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100230 </t>
   </si>
   <si>
     <t>Kathleen F Renick</t>
   </si>
   <si>
-    <t>ktrenick@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100231 </t>
   </si>
   <si>
     <t>Kevin H Caldon Jr.</t>
   </si>
   <si>
-    <t>kcaldonjr@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100232 </t>
   </si>
   <si>
-    <t>Surrenderhouserecoveryhomes@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100233 </t>
   </si>
   <si>
     <t>James Anthony Serico</t>
   </si>
   <si>
-    <t>meserico@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100234 </t>
   </si>
   <si>
     <t>Randolph C. Young</t>
   </si>
   <si>
-    <t>Qla9069@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100235 </t>
   </si>
   <si>
     <t>Chris D Hanaka</t>
   </si>
   <si>
-    <t>chrishanaka@mac.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100236 </t>
   </si>
   <si>
-    <t>jonathan.belolo@tikkuntherapy.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100237 </t>
   </si>
   <si>
     <t>Corey E Berg</t>
   </si>
   <si>
-    <t>coreyberg10@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100238 </t>
   </si>
   <si>
-    <t>kburgess674@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100239 </t>
   </si>
   <si>
-    <t>hyoung727@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100240 </t>
   </si>
   <si>
     <t>Grant Lashley</t>
   </si>
   <si>
-    <t>grantl@transformationstreatment.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100241 </t>
   </si>
   <si>
     <t>Cory Richard Klemm</t>
   </si>
   <si>
-    <t>coryk@transformationstreatment.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100242 </t>
   </si>
   <si>
     <t>Laura Novetti</t>
   </si>
   <si>
-    <t>lnovetti@anshouses.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100243 </t>
   </si>
   <si>
     <t>Thomas Kriete</t>
   </si>
   <si>
-    <t>tomkriete@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100244 </t>
   </si>
   <si>
     <t>April L Scholl</t>
   </si>
   <si>
-    <t>aprilleighscholl@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100245 </t>
   </si>
   <si>
     <t>Peter Jonathan Closner</t>
   </si>
   <si>
-    <t>jonathan.closner@lifeskillssf.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100246 </t>
   </si>
   <si>
     <t>Cicely Ford</t>
   </si>
   <si>
-    <t>cicelyford@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100247 </t>
   </si>
   <si>
     <t>Sandra F Shank</t>
   </si>
   <si>
-    <t>administrator@almhhi.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100248 </t>
   </si>
   <si>
-    <t>patrickronan31@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100249 </t>
   </si>
   <si>
-    <t>junobeachdeb@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100250 </t>
   </si>
   <si>
     <t>Mark G McGinley</t>
   </si>
   <si>
-    <t>mrkmcginley@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100251 </t>
   </si>
   <si>
-    <t>cap33325@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100252 </t>
   </si>
   <si>
     <t>John Charos</t>
   </si>
   <si>
-    <t>jcharos@me.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100253 </t>
   </si>
   <si>
-    <t>mmmouracade@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100254 </t>
   </si>
   <si>
     <t>Jennifer A Little</t>
   </si>
   <si>
-    <t>jalittle22@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100255 </t>
   </si>
   <si>
-    <t>lilianpontillo719@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100256 </t>
   </si>
   <si>
     <t>Curtis L Wright</t>
   </si>
   <si>
-    <t>sbgdelray@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100257 </t>
   </si>
   <si>
     <t>Amr Ali</t>
   </si>
   <si>
-    <t>hanaya.ali@holisticwill.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100258 </t>
   </si>
   <si>
-    <t>daoustb@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100259 </t>
   </si>
   <si>
     <t>Theodore Prigozy</t>
   </si>
   <si>
-    <t>tprigozy@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100261 </t>
   </si>
   <si>
-    <t>jetasjetas@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100262 </t>
   </si>
   <si>
-    <t>angie.cityhouses@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100263 </t>
   </si>
   <si>
     <t>William A Fraser Jr.</t>
   </si>
   <si>
-    <t>Wfraser7183@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100264 </t>
   </si>
   <si>
-    <t>ArtieLaflamme@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100265 </t>
   </si>
   <si>
-    <t>deannasnaples@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100266 </t>
   </si>
   <si>
     <t>Andrew N Silvagni</t>
   </si>
   <si>
-    <t>andysil@comcast.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100267 </t>
   </si>
   <si>
     <t>Jessica Marino</t>
   </si>
   <si>
-    <t>b.jessi@ymail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100268 </t>
   </si>
   <si>
-    <t>shand1478@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100269 </t>
   </si>
   <si>
-    <t>msgidgetburke@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100270 </t>
   </si>
   <si>
     <t>Fritz A Lauriston</t>
   </si>
   <si>
-    <t>fritzlauriston@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100271 </t>
   </si>
   <si>
     <t>Rachael E Johnson</t>
   </si>
   <si>
-    <t>Rachael.johnson86@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100272 </t>
   </si>
   <si>
     <t>Eugene Sullivan</t>
   </si>
   <si>
-    <t>esullivan@anshouses.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100273 </t>
   </si>
   <si>
-    <t>ladymonocle2@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100274 </t>
   </si>
   <si>
     <t>Jaymes Gonzales</t>
   </si>
   <si>
-    <t>jaymes@thetransitionhouse.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100275 </t>
   </si>
   <si>
-    <t>tnielsen71@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100276 </t>
   </si>
   <si>
     <t>Thomas P Stager Jr</t>
   </si>
   <si>
-    <t>tom.stagerjr@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100277 </t>
   </si>
   <si>
     <t>Matthew R Rambo</t>
   </si>
   <si>
-    <t>mrambo@dcrmail.us</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100278 </t>
   </si>
   <si>
     <t>Ryan P Sanzi</t>
   </si>
   <si>
-    <t>sanzi3497@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100279 </t>
   </si>
   <si>
     <t>Max D Kotler</t>
   </si>
   <si>
-    <t>max.kotler@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100280 </t>
   </si>
   <si>
-    <t>araab@thenextep.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100281 </t>
   </si>
   <si>
-    <t>cynthialee@royalbeytrust.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100282 </t>
   </si>
   <si>
-    <t>mattcutrupi1123@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100283 </t>
   </si>
   <si>
-    <t>pdolan83@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100284 </t>
   </si>
   <si>
     <t>Pedeline Dieujuste</t>
   </si>
   <si>
-    <t>LCR360@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100285 </t>
   </si>
   <si>
-    <t>mgroo201@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100286 </t>
   </si>
   <si>
-    <t>leemayer81@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100287 </t>
   </si>
   <si>
     <t>Christian A Lang</t>
   </si>
   <si>
-    <t>christian@timothyinitiative.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100288 </t>
   </si>
   <si>
-    <t>aprimarypurpose@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100289 </t>
   </si>
   <si>
     <t>John T Suto</t>
   </si>
   <si>
-    <t>john@discoveryhouseinc.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100290 </t>
   </si>
   <si>
     <t>Kimberlie B Gordon</t>
   </si>
   <si>
-    <t>survivorsaddiction@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100291 </t>
   </si>
   <si>
-    <t>snowflake12155@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100292 </t>
   </si>
   <si>
     <t>Adam Lennox</t>
   </si>
   <si>
-    <t>adamlennox711@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100293 </t>
   </si>
   <si>
     <t>Gaye Soares</t>
   </si>
   <si>
-    <t>doublegii3@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100294 </t>
   </si>
   <si>
-    <t>william.raucci@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100295 </t>
   </si>
   <si>
     <t>Serra J Michel-Johns</t>
   </si>
   <si>
-    <t>serramj@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100296 </t>
   </si>
   <si>
     <t>Julian F Rodriguez</t>
   </si>
   <si>
-    <t>Julian@JFRCounseling.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100297 </t>
   </si>
   <si>
     <t>Tonya L Hogue</t>
   </si>
   <si>
-    <t>tonyalhogue@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100298 </t>
   </si>
   <si>
-    <t>R.Booth10@live.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100299 </t>
   </si>
   <si>
     <t>Kendra Emmanuel</t>
   </si>
   <si>
-    <t>cemoinkendra@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100300 </t>
   </si>
   <si>
     <t>Timothy John Steinmetz</t>
   </si>
   <si>
-    <t>tjsteinmetz22@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100301 </t>
   </si>
   <si>
     <t>Christopher Ebokosia Johnson</t>
   </si>
   <si>
-    <t>goodmed08@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Alachua</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100302 </t>
   </si>
   <si>
     <t>Sandra L. Burleigh</t>
   </si>
   <si>
-    <t>Sandyburl999@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100303 </t>
   </si>
   <si>
     <t>Teri D Browne</t>
   </si>
   <si>
-    <t>teri@trusoba.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100304 </t>
   </si>
   <si>
     <t>Garfield L Henry</t>
   </si>
   <si>
-    <t>garfieldhenry60@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100305 </t>
   </si>
   <si>
     <t>Michael Mella</t>
   </si>
   <si>
-    <t>michaelmella@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100306 </t>
   </si>
   <si>
     <t>Jared Andia</t>
   </si>
   <si>
-    <t>jared@sobercityflorida.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100307 </t>
   </si>
   <si>
-    <t>tomgirl363@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100308 </t>
   </si>
   <si>
-    <t>rraab@thenextep.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100309 </t>
   </si>
   <si>
     <t>Daniel Thomas McGuire</t>
   </si>
   <si>
-    <t>mcguire1968@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100310 </t>
   </si>
   <si>
     <t>Thomas G Murray</t>
   </si>
   <si>
-    <t>GThomasMurray@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100311 </t>
   </si>
   <si>
     <t>Paul Tzatzimakis Tzatzimaki</t>
   </si>
   <si>
-    <t>paultzatzimakis@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100312 </t>
   </si>
   <si>
-    <t>tphovey@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100313 </t>
   </si>
   <si>
-    <t>keneab@newliferecoveryresources.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100314 </t>
   </si>
   <si>
     <t>Keith J Clark</t>
   </si>
   <si>
-    <t>Kjc63.Clark@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100315 </t>
   </si>
   <si>
-    <t>raysteadman@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100316 </t>
   </si>
   <si>
-    <t>whitney@farronline.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100317 </t>
   </si>
   <si>
     <t>Gregg J Armstrong</t>
   </si>
   <si>
-    <t>gja853@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100318 </t>
   </si>
   <si>
     <t>Benjamin S Goodwin</t>
   </si>
   <si>
-    <t>bengoodwin86@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100319 </t>
   </si>
   <si>
-    <t>docus12@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100320 </t>
   </si>
   <si>
-    <t>melissa@thetransitionhouse.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100321 </t>
   </si>
   <si>
-    <t>djackson1989@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100322 </t>
   </si>
   <si>
     <t>Julian M Davis</t>
   </si>
   <si>
-    <t>Julianmichael1791@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100323 </t>
   </si>
   <si>
-    <t>harleysangel113@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100324 </t>
   </si>
   <si>
-    <t>awilsonenterprise00@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Highlands</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100325 </t>
   </si>
   <si>
-    <t>wejoyce6@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100326 </t>
   </si>
   <si>
     <t>Mary Margaret M Mouracade MD</t>
   </si>
   <si>
-    <t>mmmouracade@me.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100327 </t>
   </si>
   <si>
     <t>Eric T Cone</t>
   </si>
   <si>
-    <t>ericcone561@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100328 </t>
   </si>
   <si>
-    <t>lindseymc908@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100329 </t>
   </si>
   <si>
-    <t>kgd32751@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100330 </t>
   </si>
   <si>
-    <t>cathy@claudlaw.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Union</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100331 </t>
   </si>
   <si>
     <t>Bryan Cottrell</t>
   </si>
   <si>
-    <t>bcottrell76@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100332 </t>
   </si>
   <si>
-    <t>Bpark300@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100333 </t>
   </si>
   <si>
-    <t>acarli372@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100334 </t>
   </si>
   <si>
-    <t>Raphaelsierra229@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100335 </t>
   </si>
   <si>
-    <t>mwl52@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100336 </t>
   </si>
   <si>
-    <t>Samkinna0@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100337 </t>
   </si>
   <si>
-    <t>joea331@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100338 </t>
   </si>
   <si>
-    <t>Tombonovitch@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100339 </t>
   </si>
   <si>
-    <t>dawndj@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100340 </t>
   </si>
   <si>
     <t>Samuel J Ryan</t>
   </si>
   <si>
-    <t>sam@livinghoperecoveryflorida.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Columbia</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100341 </t>
   </si>
   <si>
     <t>Mark R Brown</t>
   </si>
   <si>
-    <t>mrkbrwn88@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100342 </t>
   </si>
   <si>
     <t>Christopher J Heggen</t>
   </si>
   <si>
-    <t>cjheggen@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100343 </t>
   </si>
   <si>
     <t>Amy Lee Westberry</t>
   </si>
   <si>
-    <t>amala1030@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100344 </t>
   </si>
   <si>
     <t>Joshua S Fenster</t>
   </si>
   <si>
-    <t>joshfenster1@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100345 </t>
   </si>
   <si>
     <t>Latina Black</t>
   </si>
   <si>
-    <t>latinablack@rocketmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100346 </t>
   </si>
   <si>
     <t>John Wesley Harper</t>
   </si>
   <si>
-    <t>Johnharperflorida@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100347 </t>
   </si>
   <si>
     <t>Stuart E Karp</t>
   </si>
   <si>
-    <t>Stuart@calusarecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100348 </t>
   </si>
   <si>
-    <t>bkk0221@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100349 </t>
   </si>
   <si>
-    <t>rkerr@gwjax.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100350 </t>
   </si>
   <si>
     <t>Stacy R Zupan</t>
   </si>
   <si>
-    <t>tate.31@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100351 </t>
   </si>
   <si>
     <t>Jane V Skalski</t>
   </si>
   <si>
-    <t>Janeskalski@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100352 </t>
   </si>
   <si>
-    <t>john.binns@wellnessresourcecenter.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100353 </t>
   </si>
   <si>
-    <t>jackieshay@live.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100354 </t>
   </si>
   <si>
     <t>Jay H Jonas</t>
   </si>
   <si>
-    <t>jhjonas2011@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100355 </t>
   </si>
   <si>
     <t>Michael C. James</t>
   </si>
   <si>
-    <t>mjames17@fau.edu</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100356 </t>
   </si>
   <si>
     <t>Matthew D Ison</t>
   </si>
   <si>
-    <t>ison742@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100357 </t>
   </si>
   <si>
-    <t>newlifesoberlivingfl@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100358 </t>
   </si>
   <si>
     <t>Brian P Marra</t>
   </si>
   <si>
-    <t>brian.marra@briaryrr.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100359 </t>
   </si>
   <si>
     <t>Alan Tobiason</t>
   </si>
   <si>
-    <t>alantobiason@live.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100360 </t>
   </si>
   <si>
-    <t>KellyMiller2376@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100361 </t>
   </si>
   <si>
-    <t>busy.me@icloud.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100362 </t>
   </si>
   <si>
-    <t>npiqa@keetoncorrections.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Bay</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100363 </t>
   </si>
   <si>
-    <t>RayRapaglia@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100364 </t>
   </si>
   <si>
-    <t>tissycas@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100365 </t>
   </si>
   <si>
     <t>William Pfeiffer</t>
   </si>
   <si>
-    <t>bp555@comcast.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100366 </t>
   </si>
   <si>
     <t>Thomas J Griffin</t>
   </si>
   <si>
-    <t>tom@thetransitionhouse.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100367 </t>
   </si>
   <si>
-    <t>denny@peace.club</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100368 </t>
   </si>
   <si>
-    <t>jtrfinancialservices@comcast.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100369 </t>
   </si>
   <si>
-    <t>mgordon@sunsetrecovery.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100370 </t>
   </si>
   <si>
-    <t>JeffreyJaskiel@outlook.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100371 </t>
   </si>
   <si>
     <t>Heidi Finnegan</t>
   </si>
   <si>
-    <t>Hfinnerchild@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100372 </t>
   </si>
   <si>
     <t>Chris Hays</t>
   </si>
   <si>
-    <t>chrishays2323@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100373 </t>
   </si>
   <si>
-    <t>marisaway01@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100374 </t>
   </si>
   <si>
-    <t>donahura@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100375 </t>
   </si>
   <si>
-    <t>Discipleshiphouse227@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100376 </t>
   </si>
   <si>
     <t>Danielle Rebecca Rebuck</t>
   </si>
   <si>
-    <t>danielle@graciouscarerecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100377 </t>
   </si>
   <si>
-    <t>Phoenix.egor1@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100378 </t>
   </si>
   <si>
     <t>Marc Leo Yurgenson</t>
   </si>
   <si>
-    <t>marc_yurgy@icloud.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100379 </t>
   </si>
   <si>
-    <t>RQuigley610@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100380 </t>
   </si>
   <si>
-    <t>TML4@gmx.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100381 </t>
   </si>
   <si>
     <t>Megan Cosgrove</t>
   </si>
   <si>
-    <t>megancosgrove8@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100382 </t>
   </si>
   <si>
-    <t>bringersen@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100383 </t>
   </si>
   <si>
-    <t>punkchic2011@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100384 </t>
   </si>
   <si>
     <t>Stephen A O'Brien</t>
   </si>
   <si>
-    <t>stephen.obrien@harmonyoutpatient.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100385 </t>
   </si>
   <si>
     <t>Matthew Byrne Byrne</t>
   </si>
   <si>
-    <t>mattbyrne49@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100386 </t>
   </si>
   <si>
     <t>Kristie Slinskey</t>
   </si>
   <si>
-    <t>kslinskey@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100387 </t>
   </si>
   <si>
-    <t>timmypbg@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100388 </t>
   </si>
   <si>
     <t>Michael S Rothstein Rothstein</t>
   </si>
   <si>
-    <t>wchi@essentialsrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100389 </t>
   </si>
   <si>
     <t>Christopher Louis Yurkow Hoffman</t>
   </si>
   <si>
-    <t>choffman8541.bwr@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100390 </t>
   </si>
   <si>
-    <t>finesoberliving@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100391 </t>
   </si>
   <si>
-    <t>Lexielwoods@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100392 </t>
   </si>
   <si>
     <t>Marcee U Scott</t>
   </si>
   <si>
-    <t>mscott@essentialsrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100393 </t>
   </si>
   <si>
     <t>David Todd Zaiff</t>
   </si>
   <si>
-    <t>davidzaiff@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100394 </t>
   </si>
   <si>
-    <t>kurtraatz@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100395 </t>
   </si>
   <si>
-    <t>paulfresh2@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100396 </t>
   </si>
   <si>
     <t>Patrick A Saverino Jr</t>
   </si>
   <si>
-    <t>patricks@recoveryunplugged.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100397 </t>
   </si>
   <si>
-    <t>joe.soutar@lifeskillssf.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100398 </t>
   </si>
   <si>
-    <t>Joseph.Hansel@lakeviewhealth.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100399 </t>
   </si>
   <si>
     <t>Leigh Theodore Hollander</t>
   </si>
   <si>
-    <t>leighhollander@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100400 </t>
   </si>
   <si>
     <t>Horace Alfred Holloway</t>
   </si>
   <si>
-    <t>Denayjah@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100401 </t>
   </si>
   <si>
     <t>Joanna Wruszak</t>
   </si>
   <si>
-    <t>tranquility.jojo@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100402 </t>
   </si>
   <si>
-    <t>cannon.taram@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100403 </t>
   </si>
   <si>
     <t>Laurie Anne Spataro</t>
   </si>
   <si>
-    <t>lilygirl1966@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100404 </t>
   </si>
   <si>
-    <t>xspangs11@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100405 </t>
   </si>
   <si>
-    <t>mquinton@theguesthouseocala.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100406 </t>
   </si>
   <si>
-    <t>amycooper@faithatthebeach.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100407 </t>
   </si>
   <si>
-    <t>kokodiablo@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100408 </t>
   </si>
   <si>
-    <t>apugliese@brightfuturestreatment.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100409 </t>
   </si>
   <si>
     <t>Janette Lopez Lopez</t>
   </si>
   <si>
-    <t>janette_lopez_1969@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100410 </t>
   </si>
   <si>
     <t>Kelly Ratisher</t>
   </si>
   <si>
-    <t>kratisher84@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100411 </t>
   </si>
   <si>
     <t>Linda Marie Pupke</t>
   </si>
   <si>
-    <t>boziefozie@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100412 </t>
   </si>
   <si>
-    <t>ssundholm@cleanrecoverycenters.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100413 </t>
   </si>
   <si>
-    <t>kovach2102@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100414 </t>
   </si>
   <si>
     <t>Victoria Vera</t>
   </si>
   <si>
-    <t>vvera@aionrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100415 </t>
   </si>
   <si>
     <t>Alisa R Manuel</t>
   </si>
   <si>
-    <t>lisamindc@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100416 </t>
   </si>
   <si>
-    <t>jenny.hunt226@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100417 </t>
   </si>
   <si>
-    <t>Nancytypes@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100418 </t>
   </si>
   <si>
-    <t>Debrasallthat@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100419 </t>
   </si>
   <si>
     <t>Brenden E Chew</t>
   </si>
   <si>
-    <t>brenden.chew@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100420 </t>
   </si>
   <si>
-    <t>stephmartinez003@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100421 </t>
   </si>
   <si>
     <t>Rachel Snyder</t>
   </si>
   <si>
-    <t>r.snyder4910@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100422 </t>
   </si>
   <si>
-    <t>dkhubb@live.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100423 </t>
   </si>
   <si>
-    <t>jennifer.schmitt@artoflivinghome.org</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100424 </t>
   </si>
   <si>
-    <t>easyhorizons@aol.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100425 </t>
   </si>
   <si>
-    <t>lonnymead@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100426 </t>
   </si>
   <si>
-    <t>Sarahshousellc@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100427 </t>
   </si>
   <si>
     <t>Seth Kaplan</t>
   </si>
   <si>
-    <t>Lonnymead@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100428 </t>
   </si>
   <si>
     <t>Whitney A McMillan</t>
   </si>
   <si>
-    <t>morsew@rehabsouthflorida.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100429 </t>
   </si>
   <si>
     <t>Patrick R Ziolkowski</t>
   </si>
   <si>
-    <t>pziolkowski81@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100430 </t>
   </si>
   <si>
-    <t>n.conti@rockrecoverycenter.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100431 </t>
   </si>
   <si>
     <t>Jessica Angela Watkins</t>
   </si>
   <si>
-    <t>jessicawatkinslcsw@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100432 </t>
   </si>
   <si>
     <t>Carrie Bukowinski</t>
   </si>
   <si>
-    <t>bukowinskicarrie@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100433 </t>
   </si>
   <si>
     <t>Alison R Tarlow</t>
   </si>
   <si>
-    <t>dratarlow@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100434 </t>
   </si>
   <si>
-    <t>gonegator44@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100435 </t>
   </si>
   <si>
-    <t>jjtucker1@comcast.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100436 </t>
   </si>
   <si>
     <t>Sarah Marwan Babaa</t>
   </si>
   <si>
-    <t>sarahmbabaa@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100437 </t>
   </si>
   <si>
     <t>Terrance Gerard Brennan</t>
   </si>
   <si>
-    <t>tbrennanmph@icloud.com</t>
-[...1 lines deleted...]
-  <si>
     <t>St. Johns</t>
   </si>
   <si>
     <t xml:space="preserve">CRRA.0100438 </t>
   </si>
   <si>
-    <t>revtele@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100439 </t>
   </si>
   <si>
-    <t>ashleycandelmo@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100440 </t>
   </si>
   <si>
-    <t>kyle@gooddaysrecovery.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100441 </t>
   </si>
   <si>
-    <t>donaldaford@hotmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100442 </t>
   </si>
   <si>
     <t>Sandi L. Carlson</t>
   </si>
   <si>
-    <t>Drcarlson@msdatc.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100443 </t>
   </si>
   <si>
-    <t>martinwaddington@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100444 </t>
   </si>
   <si>
-    <t>johndudash99@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100445 </t>
   </si>
   <si>
-    <t>djcoleman13@bellsouth.net</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100446 </t>
   </si>
   <si>
-    <t>michaelrgriggs11@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100447 </t>
   </si>
   <si>
-    <t>gotbuyers@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100448 </t>
   </si>
   <si>
-    <t>JEFFIRWINSSI@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100449 </t>
   </si>
   <si>
     <t>Vincent Caldwell</t>
   </si>
   <si>
-    <t>vcaldwel8@yahoo.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100450 </t>
   </si>
   <si>
     <t>Lisa M Richardson</t>
   </si>
   <si>
-    <t>lisarichardson593@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100451 </t>
   </si>
   <si>
-    <t>rjbaldoni@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRRA.0100452 </t>
   </si>
   <si>
+    <t xml:space="preserve">CRRA.0100453 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100454 </t>
+  </si>
+  <si>
+    <t>Marjorie Allen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100455 </t>
+  </si>
+  <si>
+    <t>Rebecca L Fields Fields</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100456 </t>
+  </si>
+  <si>
+    <t>Matthew T Thomas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100457 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100458 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100459 </t>
+  </si>
+  <si>
+    <t>Janis L Bauer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100460 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100461 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100462 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100463 </t>
+  </si>
+  <si>
+    <t>Shira T. Caswell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100464 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100465 </t>
+  </si>
+  <si>
+    <t>Robert L. Murdorf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100466 </t>
+  </si>
+  <si>
+    <t>Wesley R Odell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100467 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100468 </t>
+  </si>
+  <si>
+    <t>Kevin E Sinwelski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100469 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100470 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100471 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100472 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100473 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100474 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100475 </t>
+  </si>
+  <si>
+    <t>Thomas Steven Hill</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100476 </t>
+  </si>
+  <si>
+    <t>Laura F Lafarr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100477 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100478 </t>
+  </si>
+  <si>
+    <t>Adam Herfield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100480 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100481 </t>
+  </si>
+  <si>
+    <t>Michael A Crousore</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100482 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100483 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100484 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100485 </t>
+  </si>
+  <si>
+    <t>Dena M Paniccia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100486 </t>
+  </si>
+  <si>
+    <t>Cassandra Ronzino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100487 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100488 </t>
+  </si>
+  <si>
+    <t>Noelle M Bevelhymer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100489 </t>
+  </si>
+  <si>
+    <t>Ryan J Croall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100490 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100491 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100492 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100493 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100494 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100495 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100496 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100497 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100498 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100499 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100500 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100501 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100502 </t>
+  </si>
+  <si>
+    <t>Jessica A Day</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100503 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100504 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100505 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100506 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100507 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100508 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100509 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100510 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100511 </t>
+  </si>
+  <si>
+    <t>Stacy L Ackner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100512 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100513 </t>
+  </si>
+  <si>
+    <t>SUMMARY SUSPENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100514 </t>
+  </si>
+  <si>
+    <t>Kelly Scott Hettema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100515 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100516 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100517 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100518 </t>
+  </si>
+  <si>
+    <t>Citrus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100519 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100520 </t>
+  </si>
+  <si>
+    <t>Jennie Bosco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100521 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100522 </t>
+  </si>
+  <si>
+    <t>Walton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100523 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100524 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100525 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100526 </t>
+  </si>
+  <si>
+    <t>Michael D Jasniewski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100527 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100528 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100529 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100530 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100531 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100532 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100533 </t>
+  </si>
+  <si>
+    <t>Brandy Jean Ray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100534 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100535 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100536 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100537 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100538 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100539 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100540 </t>
+  </si>
+  <si>
+    <t>Kenneth A Link III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100541 </t>
+  </si>
+  <si>
+    <t>Laura Lee Jones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100542 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100543 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100544 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100545 </t>
+  </si>
+  <si>
+    <t>Bryan Freese</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100546 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100547 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100548 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100549 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100550 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100551 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100552 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100553 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100554 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100555 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100556 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100557 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100558 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100559 </t>
+  </si>
+  <si>
+    <t>Angela Marie Drayton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100560 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100561 </t>
+  </si>
+  <si>
+    <t>Hector Sigler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100562 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100563 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100564 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100600 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100601 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100602 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100603 </t>
+  </si>
+  <si>
+    <t>LaTonya Baker Baker</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100604 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100605 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100606 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100607 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100608 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100609 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100610 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100611 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100612 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100613 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100614 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100615 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100616 </t>
+  </si>
+  <si>
+    <t>Elita Pendora Gast</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100617 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100618 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100619 </t>
+  </si>
+  <si>
+    <t>Derek Thomas Smith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100620 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100621 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100622 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100623 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100624 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100625 </t>
+  </si>
+  <si>
+    <t>Martin DiLiegro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100626 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100627 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100628 </t>
+  </si>
+  <si>
+    <t>Elijah Hill DeVall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100629 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100630 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100631 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100632 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100633 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100634 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100635 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100636 </t>
+  </si>
+  <si>
+    <t>Cody L MacLenna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100637 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100638 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100639 </t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100640 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100641 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100642 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100643 </t>
+  </si>
+  <si>
+    <t>Andrew Dunnaway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100644 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100645 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100646 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100647 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100648 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100649 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100650 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100651 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100652 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100653 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100654 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100655 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100656 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100657 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100658 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100659 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100660 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100661 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100662 </t>
+  </si>
+  <si>
+    <t>Monmouth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100663 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100664 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100665 </t>
+  </si>
+  <si>
+    <t>Amanda Allyce Nelson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100666 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100667 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100668 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100669 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100670 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100671 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100672 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100673 </t>
+  </si>
+  <si>
+    <t>Vonshari Clemetria Hoardes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100674 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100675 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100676 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100677 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100678 </t>
+  </si>
+  <si>
+    <t>Jack William Shaw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100679 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100680 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100681 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100682 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100683 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100684 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100685 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100686 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100687 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100688 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100689 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100690 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100691 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100692 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100693 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100694 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100695 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100696 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100697 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100698 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100699 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100700 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100701 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100702 </t>
+  </si>
+  <si>
+    <t>Dow Edward Lusk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100703 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100704 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100705 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100706 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100707 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100708 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100709 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100710 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100711 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100712 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100713 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100714 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100715 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100716 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100717 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100718 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100719 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100720 </t>
+  </si>
+  <si>
+    <t>Tiffany Leigh Zales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100721 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100722 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100723 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100724 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100725 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100726 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100727 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100728 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100729 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100730 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100731 </t>
+  </si>
+  <si>
+    <t>David Dukes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100732 </t>
+  </si>
+  <si>
+    <t>Blake Hunter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100733 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100734 </t>
+  </si>
+  <si>
+    <t>Allia Fontenot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100735 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100736 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100737 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100738 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100739 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100740 </t>
+  </si>
+  <si>
+    <t>Jared DiCianno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100741 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100742 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100743 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100744 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100745 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100746 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100747 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100748 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100749 </t>
+  </si>
+  <si>
+    <t>Barry J Tishler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100750 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100751 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100752 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100753 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100754 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100755 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100756 </t>
+  </si>
+  <si>
+    <t>Mia Werksman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100757 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100758 </t>
+  </si>
+  <si>
+    <t>Michael Lenok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100759 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100760 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100761 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100762.P </t>
+  </si>
+  <si>
+    <t>Clark Kent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100763 </t>
+  </si>
+  <si>
+    <t>Leon Fairfield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100764 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100765 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100766 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100767 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100768 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100769 </t>
+  </si>
+  <si>
+    <t>Christopher Philpot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100770 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100771 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100772 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100773 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100774 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100775 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100776 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100777 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100778 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100779.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100780 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100781 </t>
+  </si>
+  <si>
+    <t>Wendy M Hinely</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100782 </t>
+  </si>
+  <si>
+    <t>Nicole Wilks</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100783 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100784 </t>
+  </si>
+  <si>
+    <t>Ashlyn Briana Kaplan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100785.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100786.P </t>
+  </si>
+  <si>
+    <t>David Flynt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100787.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100788.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100789.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100790 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100791 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100792.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100793 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100794 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100795.P </t>
+  </si>
+  <si>
+    <t>Lisa Shana O'Neill</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100796.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100797.P </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100798 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100799 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRRA.0100800 </t>
+  </si>
+  <si>
+    <t>Joseph Gagliardo</t>
+  </si>
+  <si>
+    <t>Craig Allen Nesvik Sr</t>
+  </si>
+  <si>
+    <t>Christopher George Ege</t>
+  </si>
+  <si>
+    <t>George Albert Jahn</t>
+  </si>
+  <si>
+    <t>Javier Costa</t>
+  </si>
+  <si>
+    <t>Kevin B Schmidt</t>
+  </si>
+  <si>
+    <t>Michael Ian Ossip</t>
+  </si>
+  <si>
+    <t>William R Atkinson</t>
+  </si>
+  <si>
+    <t>Andrew Parker</t>
+  </si>
+  <si>
+    <t>Jason Allen Leslie</t>
+  </si>
+  <si>
+    <t>Benjamin R Bueno</t>
+  </si>
+  <si>
+    <t>Andrew Haynes Young</t>
+  </si>
+  <si>
+    <t>Joseph J Giuliano Giuliano</t>
+  </si>
+  <si>
+    <t>Devin Buoniello</t>
+  </si>
+  <si>
+    <t>Jack Chappell</t>
+  </si>
+  <si>
+    <t>Alejandro L Castillo</t>
+  </si>
+  <si>
+    <t>William D Niemi</t>
+  </si>
+  <si>
+    <t>Michael Aulbach</t>
+  </si>
+  <si>
+    <t>Brian P Greenblott</t>
+  </si>
+  <si>
+    <t>Christopher Pasquale</t>
+  </si>
+  <si>
+    <t>Philip M Chamness</t>
+  </si>
+  <si>
+    <t>Neill M Timmons Jr.</t>
+  </si>
+  <si>
+    <t>Harry Rentas Sr</t>
+  </si>
+  <si>
+    <t>Michael J Calderin</t>
+  </si>
+  <si>
+    <t>Jacob Hillman</t>
+  </si>
+  <si>
+    <t>Patrick J Slattery</t>
+  </si>
+  <si>
+    <t>Melvin E. Clark III</t>
+  </si>
+  <si>
+    <t>Jeffrey A Gandelman</t>
+  </si>
+  <si>
+    <t>Philip J Huml</t>
+  </si>
+  <si>
+    <t>Frank J Seidl</t>
+  </si>
+  <si>
+    <t>Michael A Kirk</t>
+  </si>
+  <si>
+    <t>Ahmad A. Bryant</t>
+  </si>
+  <si>
+    <t>Alan R. Buchanan</t>
+  </si>
+  <si>
+    <t>Sean A Wilcox</t>
+  </si>
+  <si>
+    <t>Kyle Welshman</t>
+  </si>
+  <si>
+    <t>Brett Lieberman</t>
+  </si>
+  <si>
+    <t>David M Mitchell</t>
+  </si>
+  <si>
+    <t>Thomas A Matthews</t>
+  </si>
+  <si>
+    <t>Todd C Morongell</t>
+  </si>
+  <si>
+    <t>Evan Jarschauer</t>
+  </si>
+  <si>
+    <t>John W Chamberlain</t>
+  </si>
+  <si>
+    <t>Neal Cooke</t>
+  </si>
+  <si>
+    <t>Alec J Sperduto</t>
+  </si>
+  <si>
+    <t>Jason J Tunick</t>
+  </si>
+  <si>
+    <t>Lyle R Fried</t>
+  </si>
+  <si>
+    <t>Paul Kevin Sohr</t>
+  </si>
+  <si>
+    <t>Patrick Morris</t>
+  </si>
+  <si>
+    <t>Evan M. Kaiser</t>
+  </si>
+  <si>
+    <t>Theodore Beddoe</t>
+  </si>
+  <si>
+    <t>Jonathan Belolo</t>
+  </si>
+  <si>
+    <t>Patrick F Ronan Ronan</t>
+  </si>
+  <si>
+    <t>Thomas M Mouracade</t>
+  </si>
+  <si>
+    <t>Brett M D'Aoust</t>
+  </si>
+  <si>
+    <t>Jaime Torres</t>
+  </si>
+  <si>
+    <t>Arthur Laflamme</t>
+  </si>
+  <si>
+    <t>Edward Troy Nielsen</t>
+  </si>
+  <si>
+    <t>Matthew J Cutrupi</t>
+  </si>
+  <si>
+    <t>Patrick Dolan</t>
+  </si>
+  <si>
+    <t>Lee W Mayer</t>
+  </si>
+  <si>
+    <t>Andrew J Michie</t>
+  </si>
+  <si>
+    <t>William Raucci</t>
+  </si>
+  <si>
+    <t>Robert Raab</t>
+  </si>
+  <si>
+    <t>Trenton P Hovey</t>
+  </si>
+  <si>
+    <t>Ray G Steadman Jr</t>
+  </si>
+  <si>
+    <t>David M Jackson</t>
+  </si>
+  <si>
+    <t>William Joyce</t>
+  </si>
+  <si>
+    <t>Kenneth G DeBaun</t>
+  </si>
+  <si>
+    <t>John Park</t>
+  </si>
+  <si>
+    <t>Raphael Sierra</t>
+  </si>
+  <si>
+    <t>Mark W LaMadeleine</t>
+  </si>
+  <si>
+    <t>Joseph D Anastasio</t>
+  </si>
+  <si>
+    <t>Thomas Peter Bonovitch</t>
+  </si>
+  <si>
+    <t>John J Binns</t>
+  </si>
+  <si>
+    <t>Vence A Monlyn</t>
+  </si>
+  <si>
+    <t>Raymond Roy Rapaglia</t>
+  </si>
+  <si>
+    <t>Dennis Kolsch II</t>
+  </si>
+  <si>
+    <t>Michael Alan Gordon</t>
+  </si>
+  <si>
+    <t>Jeffrey E Jaskiel</t>
+  </si>
+  <si>
+    <t>Ross Alan Donahue</t>
+  </si>
+  <si>
+    <t>Kenneth Larry Johnson</t>
+  </si>
+  <si>
+    <t>Igor Soldatov</t>
+  </si>
+  <si>
+    <t>Ryan Quigley</t>
+  </si>
+  <si>
+    <t>Timothy Michael O'Connell</t>
+  </si>
+  <si>
+    <t>Carl Edward Smith Jr.</t>
+  </si>
+  <si>
+    <t>Kurt Richard Raatz</t>
+  </si>
+  <si>
+    <t>Paul F Fisher</t>
+  </si>
+  <si>
+    <t>William Donald Soutar</t>
+  </si>
+  <si>
+    <t>Joseph P Hansel</t>
+  </si>
+  <si>
+    <t>Richard Kleinhans</t>
+  </si>
+  <si>
+    <t>Alvise V Pugliese</t>
+  </si>
+  <si>
+    <t>Shayne Sundholm</t>
+  </si>
+  <si>
+    <t>William T Kovach</t>
+  </si>
+  <si>
+    <t>David Adams Cox</t>
+  </si>
+  <si>
+    <t>Lonny A Mead Mead</t>
+  </si>
+  <si>
+    <t>Ramon A Hooper III</t>
+  </si>
+  <si>
+    <t>Nicholas James Conti</t>
+  </si>
+  <si>
+    <t>John Marika</t>
+  </si>
+  <si>
+    <t>Jeffrey J Tucker</t>
+  </si>
+  <si>
+    <t>Kyle S Diehl</t>
+  </si>
+  <si>
+    <t>Donald Alan Ford</t>
+  </si>
+  <si>
+    <t>Martin Thomas Waddington</t>
+  </si>
+  <si>
+    <t>John Dudash Rev</t>
+  </si>
+  <si>
+    <t>Michael R Griggs</t>
+  </si>
+  <si>
+    <t>Michael Arthur Flood Flood</t>
+  </si>
+  <si>
+    <t>Jeffrey Robert Irwin</t>
+  </si>
+  <si>
+    <t>Rudolph J Baldoni Jr.</t>
+  </si>
+  <si>
+    <t>William Crocco Crocco</t>
+  </si>
+  <si>
+    <t>Mark Gibson</t>
+  </si>
+  <si>
+    <t>Ronald J Chapman</t>
+  </si>
+  <si>
+    <t>Gerald Patrick Nolan</t>
+  </si>
+  <si>
+    <t>Jose L Ayala</t>
+  </si>
+  <si>
+    <t>Vandy Brisbon</t>
+  </si>
+  <si>
+    <t>Josh M Veal</t>
+  </si>
+  <si>
+    <t>Troy Garr</t>
+  </si>
+  <si>
+    <t>David E Pearce</t>
+  </si>
+  <si>
+    <t>Paul Zilber</t>
+  </si>
+  <si>
+    <t>Donald L Emanuel Jr</t>
+  </si>
+  <si>
+    <t>Michael Cianci</t>
+  </si>
+  <si>
+    <t>Ryan John Potter</t>
+  </si>
+  <si>
+    <t>Paul Apanowicz</t>
+  </si>
+  <si>
+    <t>Kanan S Hobbs</t>
+  </si>
+  <si>
+    <t>Taylor Dodge</t>
+  </si>
+  <si>
+    <t>Clint Britton</t>
+  </si>
+  <si>
+    <t>Robert W Bigelow</t>
+  </si>
+  <si>
+    <t>Michael D Palumbo</t>
+  </si>
+  <si>
+    <t>Samuel Beer</t>
+  </si>
+  <si>
+    <t>Theodore M Monticello</t>
+  </si>
+  <si>
+    <t>Ronnie Nelson Hanley</t>
+  </si>
+  <si>
+    <t>Richard J White Jr</t>
+  </si>
+  <si>
+    <t>Michael Manuel Cabot</t>
+  </si>
+  <si>
+    <t>Cory David Halpern</t>
+  </si>
+  <si>
+    <t>Kyle T Harper</t>
+  </si>
+  <si>
+    <t>Justin McCue</t>
+  </si>
+  <si>
+    <t>Sean Barr</t>
+  </si>
+  <si>
+    <t>Tyrone A Cowell Sr</t>
+  </si>
+  <si>
+    <t>Robert Negron Jr</t>
+  </si>
+  <si>
+    <t>Donald Barnhart</t>
+  </si>
+  <si>
+    <t>Garry N Trout</t>
+  </si>
+  <si>
+    <t>David Stein</t>
+  </si>
+  <si>
+    <t>Phillip Ralph Peters</t>
+  </si>
+  <si>
+    <t>Tory Perfetti</t>
+  </si>
+  <si>
+    <t>John C Cunningham</t>
+  </si>
+  <si>
+    <t>Chrysley D Schroeder Jr</t>
+  </si>
+  <si>
+    <t>Thomas Santomauro</t>
+  </si>
+  <si>
+    <t>Thomas Beyer</t>
+  </si>
+  <si>
+    <t>Joseph C Batchelor Iv</t>
+  </si>
+  <si>
+    <t>Steven Bernard Williams</t>
+  </si>
+  <si>
+    <t>Curtis S Reeves</t>
+  </si>
+  <si>
+    <t>Steven G Farnsworth</t>
+  </si>
+  <si>
+    <t>Mark A Santosuosso</t>
+  </si>
+  <si>
+    <t>Ashneil S Soni</t>
+  </si>
+  <si>
+    <t>Justin Kalel Baksh</t>
+  </si>
+  <si>
+    <t>Kurt Allen</t>
+  </si>
+  <si>
+    <t>Ryan Mauthe</t>
+  </si>
+  <si>
+    <t>James F Slattery II</t>
+  </si>
+  <si>
+    <t>Robert J Smith III</t>
+  </si>
+  <si>
+    <t>Logan W Chamberlin</t>
+  </si>
+  <si>
+    <t>Robert Klee Rebban</t>
+  </si>
+  <si>
+    <t>Mark Douglas McInnes</t>
+  </si>
+  <si>
+    <t>George Reynolds</t>
+  </si>
+  <si>
+    <t>George Morris</t>
+  </si>
+  <si>
+    <t>Robert Hofmann</t>
+  </si>
+  <si>
+    <t>Austin Patrick Mckenna</t>
+  </si>
+  <si>
+    <t>Andrew J Canny</t>
+  </si>
+  <si>
+    <t>John Nash Pakel</t>
+  </si>
+  <si>
+    <t>David Wayne Smith</t>
+  </si>
+  <si>
+    <t>Dale Garth Gibson</t>
+  </si>
+  <si>
+    <t>James E Findlay</t>
+  </si>
+  <si>
+    <t>Adam Kurisko</t>
+  </si>
+  <si>
+    <t>Anthony Barcelona Jr.</t>
+  </si>
+  <si>
+    <t>Nicholas Howard Ferriell</t>
+  </si>
+  <si>
+    <t>Lizardo A Velarde</t>
+  </si>
+  <si>
+    <t>Robert Joseph Gray</t>
+  </si>
+  <si>
+    <t>Scott Jaworski</t>
+  </si>
+  <si>
+    <t>Travis E McAllister</t>
+  </si>
+  <si>
+    <t>John Michael Cogelia</t>
+  </si>
+  <si>
+    <t>Brett Harrison</t>
+  </si>
+  <si>
+    <t>Logan Hamilton Finnecy</t>
+  </si>
+  <si>
+    <t>Derek Andrew McBryde</t>
+  </si>
+  <si>
+    <t>Colin Daniel Keffner</t>
+  </si>
+  <si>
+    <t>Keith Nelson</t>
+  </si>
+  <si>
+    <t>Naftali Horowitz</t>
+  </si>
+  <si>
+    <t>Eric Cole Young</t>
+  </si>
+  <si>
+    <t>Jerry Sorani</t>
+  </si>
+  <si>
+    <t>Troy Lee Russell</t>
+  </si>
+  <si>
+    <t>Kid Quick</t>
+  </si>
+  <si>
+    <t>Rodin Calderon</t>
+  </si>
+  <si>
+    <t>Robert C Baxter III</t>
+  </si>
+  <si>
+    <t>Richard Belair</t>
+  </si>
+  <si>
+    <t>Jonathan Charles Pershing Brenner</t>
+  </si>
+  <si>
+    <t>Jeremy Mayfield</t>
+  </si>
+  <si>
+    <t>Samuel Lucas Guggenheim-Locksley</t>
+  </si>
+  <si>
+    <t>Rasheed Carlisle Farquharson</t>
+  </si>
+  <si>
+    <t>Richard Mintz</t>
+  </si>
+  <si>
+    <t>Raul Maurice</t>
+  </si>
+  <si>
+    <t>Harold Edward Arnold Jr</t>
+  </si>
+  <si>
+    <t>Stephen Joseph Brennan</t>
+  </si>
+  <si>
+    <t>Frank Hernandez</t>
+  </si>
+  <si>
+    <t>David Cason</t>
+  </si>
+  <si>
+    <t>Aharon Cohen</t>
+  </si>
+  <si>
+    <t>Alexander Tate</t>
+  </si>
+  <si>
+    <t>David Wise</t>
+  </si>
+  <si>
+    <t>Jason Wade Bowen</t>
+  </si>
+  <si>
+    <t>David Bryan Oppenheim</t>
+  </si>
+  <si>
+    <t>Glen Grechika</t>
+  </si>
+  <si>
+    <t>John Johnston</t>
+  </si>
+  <si>
+    <t>Joshua John Mitarnowski</t>
+  </si>
+  <si>
+    <t>Rafael Antonio Correa</t>
+  </si>
+  <si>
+    <t>John King</t>
+  </si>
+  <si>
+    <t>Eric Rivas</t>
+  </si>
+  <si>
+    <t>William D Rochler</t>
+  </si>
+  <si>
+    <t>Jason David Milos</t>
+  </si>
+  <si>
+    <t>Dustin Johnson</t>
+  </si>
+  <si>
+    <t>Harry Balsamo</t>
+  </si>
+  <si>
+    <t>James C Bothe</t>
+  </si>
+  <si>
+    <t>Chad Belger</t>
+  </si>
+  <si>
+    <t>Harold Ace Cooper</t>
+  </si>
+  <si>
+    <t>Garrett Ian Levin</t>
+  </si>
+  <si>
+    <t>James Daniel Lopker</t>
+  </si>
+  <si>
+    <t>Gedale Fenster</t>
+  </si>
+  <si>
+    <t>Kyle Pollock</t>
+  </si>
+  <si>
+    <t>Maurice Aaron Kelley</t>
+  </si>
+  <si>
+    <t>Donald Timothy Prince</t>
+  </si>
+  <si>
+    <t>Charles Richard Stoneking</t>
+  </si>
+  <si>
+    <t>Christian Jeremy Alecci</t>
+  </si>
+  <si>
+    <t>Dean Victor Pasquale</t>
+  </si>
+  <si>
+    <t>Salvatore Fuentes</t>
+  </si>
+  <si>
+    <t>Andrew William Von Ohlsen</t>
+  </si>
+  <si>
+    <t>Santiago C Vazquez</t>
+  </si>
+  <si>
+    <t>Timothy R Criss Sr.</t>
+  </si>
+  <si>
+    <t>Francis Isaac Lopez</t>
+  </si>
+  <si>
+    <t>Richard Lorenzo Reynolds</t>
+  </si>
+  <si>
+    <t>Jacob Hemed</t>
+  </si>
+  <si>
+    <t>Wayne Shideler</t>
+  </si>
+  <si>
+    <t>Daniel Richard Wood</t>
+  </si>
+  <si>
+    <t>Robert A Gediman</t>
+  </si>
+  <si>
+    <t>Connor Bittner</t>
+  </si>
+  <si>
+    <t>Daniela Riccelli</t>
+  </si>
+  <si>
     <t>Zachary Miller</t>
   </si>
   <si>
-    <t>zmiller@palmcoastrc.com</t>
-[...1622 lines deleted...]
-    <t xml:space="preserve">CRRA.0100736 </t>
+    <t>Renee Noel</t>
+  </si>
+  <si>
+    <t>Chasity Fortham</t>
   </si>
   <si>
     <t>Matthew J Adams</t>
   </si>
   <si>
-    <t>matthewjadams11@yahoo.com</t>
-[...1069 lines deleted...]
-  <si>
     <t>KareLin S. Ellis</t>
   </si>
   <si>
     <t>Brenda Aulbach</t>
   </si>
   <si>
     <t>Susan Tembeck Riccardi</t>
   </si>
   <si>
     <t>Phoebe A Maisto</t>
   </si>
   <si>
     <t>Jessica Leavins</t>
   </si>
   <si>
     <t>Michelle A. Fyfe</t>
   </si>
   <si>
     <t>Allyson Marie Ward</t>
   </si>
   <si>
     <t>Phyllis Renee Reddy-Haley</t>
   </si>
   <si>
     <t>Safiyah Rubyellen Davis-Rosario</t>
@@ -6522,50 +4317,53 @@
   <si>
     <t>Juliette Rossi</t>
   </si>
   <si>
     <t>Tarik Nicole Mollineau</t>
   </si>
   <si>
     <t>Sherley Dort</t>
   </si>
   <si>
     <t>Diann M Drossos</t>
   </si>
   <si>
     <t>Rachel Gay</t>
   </si>
   <si>
     <t>Margaret Muchugu</t>
   </si>
   <si>
     <t>Tocovia C Whipple</t>
   </si>
   <si>
     <t>Kerchevella Tanaye Wiley</t>
   </si>
   <si>
+    <t>April Hosford Stone</t>
+  </si>
+  <si>
     <t>Sharon Burns-Carter</t>
   </si>
   <si>
     <t>Lashawnda L Richmond</t>
   </si>
   <si>
     <t>Stephanie Mordes</t>
   </si>
   <si>
     <t>Rebecca Barrett Gaines</t>
   </si>
   <si>
     <t>Gina Metrano</t>
   </si>
   <si>
     <t>Cynthia L. Crouch</t>
   </si>
   <si>
     <t>Nicole Sauvola-Lamay</t>
   </si>
   <si>
     <t>Maria Jackson Freeman</t>
   </si>
   <si>
     <t>Sarah R Sacks</t>
@@ -6940,50 +4738,56 @@
     <t>Julnyca Cadet</t>
   </si>
   <si>
     <t>Pamela Ann Dixon</t>
   </si>
   <si>
     <t>Lauren Elizabeth Simms</t>
   </si>
   <si>
     <t>Kalie A May</t>
   </si>
   <si>
     <t>Ashley Prebianca</t>
   </si>
   <si>
     <t>Sharon Sine</t>
   </si>
   <si>
     <t>Oweda Joycelyn Genus</t>
   </si>
   <si>
     <t>Shanamarie Howell</t>
   </si>
   <si>
     <t>Patricia Flaherty</t>
+  </si>
+  <si>
+    <t>Katherine Hicks</t>
+  </si>
+  <si>
+    <t>Triana Andrea Rodriguez</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -7091,70 +4895,70 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF0000BF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF0000BF"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="35">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -7302,50 +5106,56 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
@@ -7480,72 +5290,84 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="10" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="21" fillId="35" borderId="10" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -7887,18385 +5709,16279 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50315" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32290" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78988" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55715" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48846" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76019" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79993" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44425" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51697" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56625" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80680" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48903" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64749" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71352" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67624" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84508" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45797" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49687" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52315" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53514" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83775" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44499" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48332" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68392" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47529" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50783" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54305" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84705" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32659" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48539" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33891" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74270" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48872" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81330" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51227" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55767" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75430" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44773" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57694" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48998" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83503" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51758" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57077" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82846" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85310" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58731" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66730" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48418" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78357" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49824" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52370" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53746" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80398" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=61708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44528" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45251" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69567" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48562" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55831" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54636" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82202" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86284" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45377" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62662" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48876" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51581" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83371" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44832" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64087" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45537" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51763" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79159" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80756" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53790" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83977" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58967" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67351" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45113" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48429" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49904" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81602" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52555" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86188" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44564" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54856" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32517" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48601" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50925" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56369" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=63312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44657" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48881" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45571" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51612" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76806" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83854" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52824" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57371" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44919" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48113" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45427" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78356" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80776" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83666" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85792" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53958" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56455" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44658" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48457" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=61840" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65909" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45269" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45612" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48885" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51655" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52624" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68094" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75843" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82142" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82535" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52873" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44926" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32472" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64462" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49336" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75455" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78909" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82936" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73625" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45433" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47127" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54038" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56460" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85811" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44386" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44666" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59257" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=63852" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66472" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48494" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57430" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69778" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74460" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76428" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45765" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52773" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53091" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44572" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57951" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33974" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48155" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48784" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49345" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51039" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69703" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74593" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45463" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47178" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52108" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76587" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84676" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44387" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54155" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56578" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59317" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62952" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65343" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84879" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87347" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48900" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50184" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68319" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74362" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45767" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51693" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79840" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83742" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52126" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53227" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55219" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58089" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65604" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86535" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48787" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44694" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57405" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51040" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75990" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80286" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82866" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84361" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51694" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56624" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59323" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33930" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74801" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86444" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45769" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48902" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75716" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82307" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52227" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53283" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58643" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86422" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48266" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33935" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45213" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49489" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69740" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79440" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47345" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50781" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54304" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86218" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54314" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66696" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80898" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51085" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55742" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48869" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64617" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75779" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48953" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51717" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66604" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84362" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44428" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56788" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65376" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72263" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49798" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84739" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52369" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53730" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58686" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44509" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45248" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47530" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48541" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76480" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50815" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54621" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87162" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48873" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74870" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81521" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51252" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55938" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66768" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47967" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65427" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75766" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44436" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51762" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83233" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81328" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58966" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45100" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66248" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48422" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49898" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53750" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76245" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54637" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45261" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33735" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47771" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48592" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50824" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79675" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44655" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=63251" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74733" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48880" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51584" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76222" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52795" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82661" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57369" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45570" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46774" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51864" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79523" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77461" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53957" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59065" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67068" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45115" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55707" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52575" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81243" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85603" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=61962" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44567" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48603" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50315" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74362" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79840" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55715" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87530" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48846" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75990" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82866" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44425" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51697" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56625" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74801" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48903" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64749" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71352" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75716" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45797" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49687" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52315" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53514" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86422" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44499" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48332" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65518" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79440" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47529" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50783" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54305" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85846" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32659" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48539" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33891" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66696" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48872" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80898" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51227" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55767" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82279" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44773" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57694" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48998" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66604" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51758" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57077" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84739" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84362" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58731" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66730" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48418" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49824" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52370" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53746" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85908" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=61708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44528" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45251" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73402" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48562" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55831" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54636" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81521" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87162" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45377" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62662" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48876" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51581" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66768" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57143" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44832" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64087" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75766" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45537" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51763" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79044" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53790" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83233" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58967" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67351" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45113" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48429" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49904" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76245" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52555" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44564" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54856" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32517" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48601" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74733" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50925" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79675" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84395" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56369" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=63312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44657" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48881" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45571" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51612" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76222" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82661" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52824" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57371" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44919" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48113" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49317" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79523" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77461" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83146" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53958" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48457" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65909" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45269" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45612" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48885" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51655" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52624" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76806" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81243" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83854" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85603" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52873" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57372" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44926" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32472" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64462" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49336" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73200" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78356" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80776" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83666" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45433" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47127" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54038" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56460" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86453" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44386" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44666" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59257" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=63852" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66472" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48494" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57430" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69778" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68094" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75843" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45765" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52773" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53091" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82535" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44572" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57951" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33974" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85859" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48155" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48784" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49345" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51039" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69703" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75455" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45463" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47178" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52108" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82936" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=73625" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44387" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54155" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56578" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59317" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62952" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65343" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84705" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85811" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48900" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50184" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68319" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74460" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45767" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51693" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77343" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82098" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52126" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53227" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55219" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58089" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65604" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82738" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48787" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44694" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57405" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51040" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74593" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77588" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76587" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84676" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51694" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56624" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59323" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33930" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84879" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87347" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45769" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48902" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77937" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83742" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52227" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53283" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58643" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86535" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48266" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33935" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45213" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49489" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69740" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80286" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47345" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50781" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54304" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86444" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54314" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=32290" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78988" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51085" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55742" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62602" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83428" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48869" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64617" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48953" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51717" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79993" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80680" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44428" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56788" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65376" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72263" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67624" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49798" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=84508" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52369" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53730" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58686" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44509" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68392" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45248" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47530" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48541" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50815" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54621" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87088" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48873" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74270" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81330" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51252" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55938" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83503" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87106" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47967" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65427" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=75430" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44436" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51762" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82846" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=85310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58966" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45100" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66248" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48422" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49898" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53750" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79413" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80398" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54637" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45261" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33735" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47771" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48592" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50824" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=82202" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44655" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=63251" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48880" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51584" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74421" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52795" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83371" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57369" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45570" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46774" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51864" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79159" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=83977" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=80756" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53957" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59065" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67068" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=72543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45115" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55707" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=74146" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52575" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=81602" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=86188" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=61962" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44567" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48603" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45427" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=69502" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=78514" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=87290" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44367" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44658" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=61840" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=64196" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45468" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44987" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47348" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47900" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48871" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45635" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44433" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44701" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46312" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54597" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46946" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48270" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48513" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45434" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33462" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45360" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48710" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44549" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51811" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76993" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45788" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47968" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48899" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44638" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46653" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44435" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49478" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50319" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51835" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54639" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45441" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45789" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77116" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47971" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48294" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48561" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48909" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49481" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44936" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45177" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45383" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67580" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45515" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46654" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48118" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48780" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48941" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45062" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51866" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54777" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=34150" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79988" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45273" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45443" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45798" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47069" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47978" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48303" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48576" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49499" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44510" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44947" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51459" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53079" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68215" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45388" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45521" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46701" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47657" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44449" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50335" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51928" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33782" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45286" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45448" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47979" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48326" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48426" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48814" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49677" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51566" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53199" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44948" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45390" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45523" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45336" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47658" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48149" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50337" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55713" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44775" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45955" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47177" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48349" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48434" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48830" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49822" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51616" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44512" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45393" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45561" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45339" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47659" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48160" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44372" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48666" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49189" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44571" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45457" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52173" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55973" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44973" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47179" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48372" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68450" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48849" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44519" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44652" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51621" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44888" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45569" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46773" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47773" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48187" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45344" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48670" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55795" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44574" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50822" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52177" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44660" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45458" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46293" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47997" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58413" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44974" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45224" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48377" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48454" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44521" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49969" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51657" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53729" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44616" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45399" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45589" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46775" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47896" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66230" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44896" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45346" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48235" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44427" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48680" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49366" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52262" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57076" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47346" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58642" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44986" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45242" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48261" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48459" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48863" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51699" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53786" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45598" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44902" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45351" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47897" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44430" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48697" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49416" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52371" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44663" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45243" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46307" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48263" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48488" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45423" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44912" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46945" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47350" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48701" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45471" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47929" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48886" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44635" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45773" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46645" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48110" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44434" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49449" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54638" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45262" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48536" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45437" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51334" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45514" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45468" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44987" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47348" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47900" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48871" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45635" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44433" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44701" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46312" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54597" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46946" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48270" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48513" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45434" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33462" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44920" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45360" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48710" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44549" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51811" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=77116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45788" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47968" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48899" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44638" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46653" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44435" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49478" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50319" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51835" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54639" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45441" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45789" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=79988" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47971" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48294" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48561" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48909" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49481" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44936" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45177" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45383" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67580" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45515" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46654" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48118" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48780" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48941" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45062" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51866" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54777" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=34150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45273" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45443" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45798" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47069" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47978" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48303" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48576" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48807" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49499" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44510" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44947" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51459" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53079" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68215" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45388" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45521" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46701" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47657" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44449" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50335" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51928" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33782" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45286" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45448" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47979" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48326" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48426" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48814" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49677" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51566" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53199" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=67335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44948" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45390" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45523" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45336" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47658" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48149" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50337" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55713" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44775" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45955" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=71088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47177" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48349" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48434" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48830" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49822" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51616" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44512" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45393" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45561" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45339" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47659" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48160" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44372" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48666" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49189" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44571" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45457" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52173" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55973" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44973" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47179" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48372" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68450" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48849" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44519" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44652" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51621" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44888" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45569" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46773" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47773" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48187" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=62926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45344" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48670" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=55795" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44574" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50822" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52177" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=56717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44660" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45458" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46293" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47997" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58413" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44974" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45224" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48377" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48454" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44521" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49969" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51657" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53729" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44616" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45399" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45589" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46775" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47896" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=66230" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44896" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45346" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48235" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44427" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48680" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49366" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52262" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=57076" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47346" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=58642" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=68039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44986" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45242" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48261" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48459" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48863" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51699" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=53786" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45598" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44902" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45351" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47897" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44430" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48697" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49416" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52371" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44663" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45243" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46307" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48263" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48488" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45423" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44912" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46945" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=33788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47350" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48701" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45471" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=76993" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47929" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48886" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44635" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45773" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=52759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=46645" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48110" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44434" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=49449" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54638" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=59142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45262" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=47067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=48536" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=50206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45437" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=51334" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=65512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44922" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45514" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45389" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44826" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54767" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=54767" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=45389" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\amoore\Downloads\credView.asp%3fcredidnt=44826" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8EAF79B-E631-4CC0-B440-B4D4B18D4EFF}">
-  <dimension ref="A1:G428"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{334C1000-BA30-4738-8947-05BBD6470ABE}">
+  <dimension ref="A1:F438"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="5" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="20" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
-[...16 lines deleted...]
-      <c r="E2" s="2" t="s">
+    </row>
+    <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="B2" s="5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F2" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="4">
-[...4 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="F3" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="F9" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F12" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F22" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F28" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="F31" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="F33" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F40" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F43" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="4" t="s">
+        <v>890</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="F49" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F50" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="F52" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F57" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="4" t="s">
+        <v>984</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="6"/>
+      <c r="F63" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F64" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" s="6"/>
+      <c r="F67" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="6"/>
+      <c r="F70" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F72" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F73" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E74" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...19 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="F74" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" s="6"/>
+      <c r="F75" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="F76" s="7">
+        <v>46312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F81" s="7">
+        <v>46442</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="F82" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="7">
+        <v>46456</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F84" s="7">
+        <v>46470</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F86" s="7">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F87" s="7">
+        <v>46477</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="F88" s="7">
+        <v>46463</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F89" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F91" s="7">
+        <v>46568</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F93" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...31 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="B94" s="9" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="B96" s="9" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E96" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="4">
-[...19 lines deleted...]
-      <c r="F6" s="3" t="s">
+      <c r="F96" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F97" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F100" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C101" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E108" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="F108" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E109" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C110" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E110" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C111" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B112" s="9" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C112" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E112" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B113" s="9" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C113" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E113" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C114" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E114" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C116" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="F116" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E117" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E118" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F118" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E119" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E120" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C122" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="F122" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="C123" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C124" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124" s="10"/>
+      <c r="F124" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C125" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F125" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B126" s="9" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C126" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E126" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="B127" s="9" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E127" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B128" s="9" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E128" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F128" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B129" s="9" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="B130" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E130" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C131" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E131" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F131" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="B132" s="9" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E132" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="B133" s="9" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C133" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E133" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F133" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B134" s="9" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C134" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E134" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="B135" s="9" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E135" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B136" s="9" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="F137" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E138" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C139" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E139" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E140" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="F140" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B141" s="9" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C141" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F141" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="B142" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F142" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C143" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E143" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F143" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="B144" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="C144" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E144" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="B145" s="9" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C145" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E145" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B146" s="9" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C146" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E146" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="B147" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C147" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B148" s="9" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C148" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F148" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B149" s="9" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C149" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E149" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F149" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C150" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E150" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C151" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F151" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="9" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C152" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E152" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="B153" s="9" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C153" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E153" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C154" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E154" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B155" s="9" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C155" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="B156" s="9" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C156" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C157" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E157" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="B158" s="9" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E158" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F158" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C160" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E160" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="F160" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B161" s="9" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C161" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E161" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="B162" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="C162" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E162" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="B163" s="9" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C163" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E163" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="B164" s="9" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C164" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E164" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="B165" s="9" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C165" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E165" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="F165" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="C166" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E166" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="B167" s="9" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E167" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F167" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="B168" s="9" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C168" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E168" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F168" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="B169" s="9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C169" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E169" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="B170" s="9" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E170" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C171" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E171" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F171" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E172" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F172" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="B173" s="9" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F173" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="B174" s="9" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C174" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E174" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F174" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E175" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B176" s="9" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E176" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C177" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E177" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F177" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E178" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="4">
-[...19 lines deleted...]
-      <c r="F7" s="3" t="s">
+      <c r="F178" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C179" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E179" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F179" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C180" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E180" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F180" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C181" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F181" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C182" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E182" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F182" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E183" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F183" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C184" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F184" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="C185" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D185" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="F185" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="B186" s="9" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C186" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E186" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="B187" s="9" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C187" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D187" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F187" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="B188" s="9" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C188" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F188" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="B189" s="9" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C189" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="F189" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="B190" s="9" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C190" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="B191" s="9" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C191" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D191" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C192" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F192" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>547</v>
+      </c>
+      <c r="C193" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D193" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F193" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="B194" s="9" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C194" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E194" s="10"/>
+      <c r="F194" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="B195" s="9" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C195" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="F195" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="B196" s="9" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C196" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="B197" s="9" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C197" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C198" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E198" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F198" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="B199" s="9" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C199" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F199" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="B200" s="9" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C200" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F200" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="B201" s="9" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C201" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="F201" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C202" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D202" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F202" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F203" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="B204" s="9" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C204" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F204" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="C205" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="F205" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C206" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E206" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="F206" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C207" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C208" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D208" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>603</v>
+      </c>
+      <c r="F208" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="B209" s="9" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C209" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F209" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C210" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="B211" s="9" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C211" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="B212" s="9" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C212" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E212" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C213" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C214" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E214" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="F214" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="B215" s="9" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C215" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D215" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E215" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F215" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="B216" s="9" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C216" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E216" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="B217" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C217" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E217" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="F217" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="B218" s="9" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C218" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F218" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="B219" s="9" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C219" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="B220" s="9" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C220" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="B221" s="9" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C221" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F221" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="B222" s="9" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C222" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="B223" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C223" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D223" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F223" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="B224" s="9" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C224" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F224" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C225" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E225" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="F225" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="B226" s="9" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C226" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D226" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E226" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F226" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="B227" s="9" t="s">
+        <v>656</v>
+      </c>
+      <c r="C227" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E227" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F227" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="B228" s="9" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C228" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E228" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F228" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="B229" s="9" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="B230" s="9" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C230" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E230" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="B231" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E231" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="F231" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="B232" s="9" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C232" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E232" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F232" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="B233" s="9" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C233" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F233" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E234" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F234" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="B235" s="9" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="B236" s="9" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C236" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F236" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="B237" s="9" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C237" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F237" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="B238" s="9" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C238" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E238" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="B239" s="9" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C239" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E239" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F239" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="C240" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E240" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="B241" s="9" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C241" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E241" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="B242" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E242" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="B243" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="C243" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E243" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="B244" s="9" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C244" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E244" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F244" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="B245" s="9" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E245" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F245" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="B246" s="9" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C246" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F246" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="B247" s="9" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C247" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C248" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E248" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F248" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="B249" s="9" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C249" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D249" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F249" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="B250" s="9" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C250" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="B251" s="9" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C251" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F251" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="B252" s="9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C252" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F252" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C253" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E253" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F253" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C255" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E255" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="8" t="s">
+        <v>758</v>
+      </c>
+      <c r="B256" s="9" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C256" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F256" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F257" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>763</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E258" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="F258" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="B259" s="9" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="F260" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F261" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F262" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="B263" s="9" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D263" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F263" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E264" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="B265" s="9" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D265" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E265" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A266" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="B266" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E266" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="B267" s="9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C267" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D267" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E267" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="F267" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A268" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="B268" s="9" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C268" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D268" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E268" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F268" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="B269" s="9" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C269" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E269" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A270" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="B270" s="9" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C270" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D270" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E270" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F270" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="B271" s="9" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E271" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F271" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="B272" s="9" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F272" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="9" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="B274" s="9" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C274" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D274" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E274" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C275" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E275" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="B276" s="9" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C276" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E276" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="B277" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E277" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="B278" s="9" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C278" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E278" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="F278" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="B279" s="9" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C279" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E279" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="F279" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A280" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" s="9" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C280" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E280" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="B281" s="9" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C281" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="B282" s="9" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C282" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E282" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="F282" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A283" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C283" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F283" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="B284" s="9" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C284" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A285" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="B285" s="9" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C285" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E285" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F285" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="B286" s="9" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F286" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A287" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="B287" s="9" t="s">
+        <v>836</v>
+      </c>
+      <c r="C287" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E287" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F287" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A288" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="B288" s="9" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C288" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E288" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A289" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="B289" s="9" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C289" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E289" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A290" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E290" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A291" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="C291" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E291" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F291" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="B292" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C292" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E292" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F292" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="B293" s="9" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F293" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A294" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="B294" s="9" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C294" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F294" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A295" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="B295" s="9" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C295" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E295" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="F295" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A296" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A297" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="B297" s="9" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C297" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E297" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F297" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A298" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="B298" s="9" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E298" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="F298" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A299" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="B299" s="9" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E299" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F299" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="B300" s="9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C300" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F300" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A301" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="B301" s="9" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E301" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A302" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="B302" s="9" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C302" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E302" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A303" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E303" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F303" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A304" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E304" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F304" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A305" s="8" t="s">
+        <v>871</v>
+      </c>
+      <c r="B305" s="9" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C305" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E305" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A306" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C306" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E306" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A307" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="B307" s="9" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E307" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F307" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A308" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="B308" s="9" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C308" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E308" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="F308" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A309" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="B309" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F309" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A310" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="B310" s="9" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C310" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A311" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="B311" s="9" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C311" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F311" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A312" s="8" t="s">
+        <v>886</v>
+      </c>
+      <c r="B312" s="9" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C312" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E312" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F312" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A313" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="B313" s="9" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C313" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E313" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F313" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E314" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A315" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="B315" s="9" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C315" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E315" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="F315" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A316" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="B316" s="9" t="s">
+        <v>892</v>
+      </c>
+      <c r="C316" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E316" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A317" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="B317" s="9" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C317" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E317" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="F317" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A318" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="B318" s="9" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C318" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E318" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F318" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A319" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="B319" s="9" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E319" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A320" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="B320" s="9" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C320" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E320" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A321" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="B321" s="9" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C321" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E321" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A322" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="B322" s="9" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C322" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E322" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="B323" s="9" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C323" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E323" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A324" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="B324" s="9" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E324" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A325" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="B325" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="C325" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E325" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F325" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A326" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="B326" s="9" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C326" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E326" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F326" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A327" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="B327" s="9" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E327" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F327" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="B328" s="9" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C328" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E328" s="10"/>
+      <c r="F328" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A329" s="8" t="s">
+        <v>912</v>
+      </c>
+      <c r="B329" s="9" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C329" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E329" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F329" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A330" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="B330" s="9" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C330" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E330" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A331" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="B331" s="9" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C331" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E331" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F331" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A332" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="B332" s="9" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C332" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E332" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F332" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A333" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="B333" s="9" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C333" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E333" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="F333" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A334" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="B334" s="9" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C334" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A335" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="B335" s="9" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C335" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E335" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F335" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A336" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="B336" s="9" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C336" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E336" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F336" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A337" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="B337" s="9" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C337" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E337" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F337" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A338" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="B338" s="9" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C338" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E338" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F338" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A339" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="B339" s="9" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E339" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F339" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A340" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="B340" s="9" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E340" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A341" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="B341" s="9" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E341" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="F341" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A342" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="B342" s="9" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E342" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F342" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A343" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="B343" s="9" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C343" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E343" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F343" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A344" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="B344" s="9" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C344" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E344" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F344" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A345" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="B345" s="9" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C345" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E345" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F345" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A346" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="B346" s="9" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C346" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E346" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="F346" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A347" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="B347" s="9" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C347" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E347" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A348" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="B348" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="C348" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E348" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A349" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="B349" s="9" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C349" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E349" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="F349" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A350" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="B350" s="9" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C350" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E350" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F350" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A351" s="8" t="s">
+        <v>954</v>
+      </c>
+      <c r="B351" s="9" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E351" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A352" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="B352" s="9" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C352" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E352" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F352" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A353" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="B353" s="9" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E353" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F353" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A354" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="B354" s="9" t="s">
+        <v>964</v>
+      </c>
+      <c r="C354" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E354" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F354" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A355" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="B355" s="9" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C355" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E355" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F355" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A356" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="B356" s="9" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E356" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A357" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="B357" s="9" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C357" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E357" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="F357" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A358" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="B358" s="9" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C358" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E358" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A359" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="B359" s="9" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C359" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E359" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F359" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A360" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="B360" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C360" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E360" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A361" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="B361" s="9" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C361" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E361" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F361" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A362" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="B362" s="9" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C362" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E362" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F362" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A363" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="B363" s="9" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C363" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E363" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F363" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A364" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="B364" s="9" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C364" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D364" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E364" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F364" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A365" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="B365" s="9" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C365" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E365" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F365" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A366" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="B366" s="9" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C366" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E366" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F366" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A367" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="B367" s="9" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C367" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E367" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F367" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A368" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="B368" s="9" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C368" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E368" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="F368" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A369" s="8" t="s">
+        <v>980</v>
+      </c>
+      <c r="B369" s="9" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C369" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E369" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F369" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="B370" s="9" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C370" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E370" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F370" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A371" s="8" t="s">
+        <v>983</v>
+      </c>
+      <c r="B371" s="9" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C371" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E371" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F371" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A372" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="B372" s="9" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C372" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E372" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F372" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="B373" s="9" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C373" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E373" s="10"/>
+      <c r="F373" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A374" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="B374" s="9" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C374" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E374" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F374" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A375" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="B375" s="9" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C375" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E375" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="F375" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A376" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="B376" s="9" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C376" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E376" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A377" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="B377" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C377" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E377" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F377" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A378" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="B378" s="9" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C378" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E378" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A379" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="B379" s="9" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C379" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E379" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F379" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A380" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="B380" s="9" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C380" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E380" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F380" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A381" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="B381" s="9" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C381" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E381" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F381" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A382" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E382" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F382" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A383" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B383" s="9" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C383" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E383" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A384" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B384" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C384" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E384" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F384" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A385" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B385" s="9" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C385" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E385" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F385" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A386" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B386" s="9" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C386" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E386" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F386" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A387" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B387" s="9" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C387" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E387" s="10"/>
+      <c r="F387" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A388" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B388" s="9" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C388" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E388" s="10"/>
+      <c r="F388" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A389" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B389" s="9" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C389" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E389" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="F389" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A390" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B390" s="9" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C390" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E390" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="F390" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A391" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B391" s="9" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C391" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E391" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F391" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A392" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B392" s="9" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C392" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E392" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F392" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A393" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B393" s="9" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C393" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E393" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F393" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A394" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B394" s="9" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C394" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E394" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F394" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A395" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B395" s="9" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C395" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E395" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F395" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A396" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B396" s="9" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C396" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E396" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F396" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A397" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B397" s="9" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C397" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D397" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E397" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A398" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B398" s="9" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C398" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D398" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E398" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A399" s="8" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B399" s="9" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C399" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D399" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E399" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A400" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B400" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C400" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D400" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E400" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F400" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A401" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B401" s="9" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C401" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D401" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E401" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F401" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A402" s="8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B402" s="9" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C402" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D402" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E402" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F402" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A403" s="8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B403" s="9" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C403" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D403" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E403" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F403" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A404" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B404" s="9" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C404" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E404" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F404" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A405" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B405" s="9" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C405" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D405" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E405" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F405" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A406" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B406" s="9" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C406" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D406" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E406" s="10"/>
+      <c r="F406" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A407" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B407" s="9" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C407" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D407" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E407" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F407" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A408" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B408" s="9" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C408" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D408" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E408" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F408" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A409" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B409" s="9" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C409" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D409" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E409" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F409" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A410" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B410" s="9" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C410" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D410" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E410" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F410" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A411" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B411" s="9" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C411" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D411" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E411" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F411" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A412" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B412" s="9" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C412" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D412" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E412" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A413" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B413" s="9" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C413" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D413" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E413" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A414" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B414" s="9" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C414" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D414" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E414" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F414" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A415" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B415" s="9" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C415" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E415" s="10"/>
+      <c r="F415" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A416" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B416" s="9" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C416" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D416" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E416" s="10"/>
+      <c r="F416" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A417" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B417" s="9" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C417" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D417" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E417" s="10"/>
+      <c r="F417" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A418" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B418" s="9" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C418" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D418" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E418" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F418" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A419" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B419" s="9" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C419" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D419" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E419" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F419" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A420" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B420" s="9" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C420" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D420" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E420" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F420" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A421" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B421" s="9" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C421" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D421" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E421" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F421" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A422" s="8" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B422" s="9" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C422" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D422" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E422" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F422" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A423" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B423" s="9" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C423" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D423" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E423" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A424" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B424" s="9" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C424" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D424" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E424" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F424" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A425" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B425" s="9" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C425" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D425" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E425" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F425" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A426" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B426" s="9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C426" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D426" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E426" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="4">
-[...88 lines deleted...]
-      <c r="F11" s="3" t="s">
+      <c r="F426" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A427" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B427" s="9" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C427" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D427" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E427" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="F427" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A428" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B428" s="9" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D428" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E428" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F428" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A429" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C429" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D429" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E429" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="4">
-[...19 lines deleted...]
-      <c r="F12" s="3" t="s">
+      <c r="F429" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A430" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B430" s="9" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C430" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D430" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E430" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="4">
-[...1259 lines deleted...]
-      <c r="F67" s="3" t="s">
+      <c r="F430" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A431" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B431" s="9" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C431" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D431" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E431" s="10"/>
+      <c r="F431" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A432" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B432" s="9" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C432" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D432" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E432" s="10"/>
+      <c r="F432" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A433" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B433" s="9" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C433" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D433" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E433" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="G67" s="4">
-[...2141 lines deleted...]
-      <c r="A161" s="1" t="s">
+      <c r="F433" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A434" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C434" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D434" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E434" s="10"/>
+      <c r="F434" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A435" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B435" s="9" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C435" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D435" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E435" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F435" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A436" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B436" s="9" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C436" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D436" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E436" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="F436" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A437" s="8" t="s">
         <v>1093</v>
       </c>
-      <c r="B161" s="2" t="s">
-[...19 lines deleted...]
-      <c r="A162" s="1" t="s">
+      <c r="B437" s="9" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C437" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D437" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E437" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="F437" s="11">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A438" s="8" t="s">
         <v>1095</v>
       </c>
-      <c r="B162" s="2" t="s">
-[...3398 lines deleted...]
-      <c r="A310" s="1" t="s">
+      <c r="B438" s="9" t="s">
         <v>1572</v>
       </c>
-      <c r="B310" s="2" t="s">
-[...2701 lines deleted...]
-        <v>46456</v>
+      <c r="C438" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D438" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E438" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F438" s="11">
+        <v>46203</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G428">
-    <sortCondition ref="D121:D428"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F469">
+    <sortCondition ref="D1:D469"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44367" xr:uid="{E759961E-BB5E-446D-9950-FDB31AD61BCE}"/>
-[...425 lines deleted...]
-    <hyperlink ref="A426" r:id="rId427" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84395" xr:uid="{D6C8A208-B9BD-4ED0-9068-8B3CA9385B70}"/>
+    <hyperlink ref="A92" r:id="rId1" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44367" xr:uid="{7440DF64-81B2-4CFD-A5C2-89E990DD1072}"/>
+    <hyperlink ref="A2" r:id="rId2" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44386" xr:uid="{36E88051-06D3-41E6-81CD-0341A5B070FC}"/>
+    <hyperlink ref="A93" r:id="rId3" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44387" xr:uid="{7AB4F55C-9314-4A71-B910-F7812C305639}"/>
+    <hyperlink ref="A94" r:id="rId4" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44419" xr:uid="{0010E1E0-B6F7-4A53-B46E-C131E0A36836}"/>
+    <hyperlink ref="A3" r:id="rId5" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44425" xr:uid="{011656DB-BBEF-4436-A0E7-DB1B0D79A966}"/>
+    <hyperlink ref="A95" r:id="rId6" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44428" xr:uid="{53C73860-B855-4996-A02E-7F6793750265}"/>
+    <hyperlink ref="A96" r:id="rId7" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44432" xr:uid="{125DBFE3-B60B-4E89-AD5F-4588830AE0EB}"/>
+    <hyperlink ref="A97" r:id="rId8" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44436" xr:uid="{463B4A79-A861-4144-B9FB-963761CE0CA0}"/>
+    <hyperlink ref="A4" r:id="rId9" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44438" xr:uid="{08E08F08-3873-402E-9A11-5B4AE0C5ADCA}"/>
+    <hyperlink ref="A98" r:id="rId10" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44475" xr:uid="{A0A88B00-C7BF-4048-88A5-B21789F118B8}"/>
+    <hyperlink ref="A99" r:id="rId11" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44496" xr:uid="{8E9F5D8E-90B9-4240-838B-393F6D7277A4}"/>
+    <hyperlink ref="A100" r:id="rId12" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44499" xr:uid="{6E9E4560-FD48-4E5A-86CA-387560FF1C79}"/>
+    <hyperlink ref="A101" r:id="rId13" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44509" xr:uid="{E80A3774-4276-400F-98D2-EBC420F4BC8A}"/>
+    <hyperlink ref="A102" r:id="rId14" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44528" xr:uid="{97B26628-9ED0-4749-A023-157B740B3434}"/>
+    <hyperlink ref="A103" r:id="rId15" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44558" xr:uid="{E535C500-50A6-4E24-A6B4-57CAC7DC84D3}"/>
+    <hyperlink ref="A104" r:id="rId16" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44564" xr:uid="{20DCA8FA-94DB-46E5-939C-AE4FEC739A60}"/>
+    <hyperlink ref="A5" r:id="rId17" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44567" xr:uid="{86CE489F-C736-4136-966B-9C072F171D42}"/>
+    <hyperlink ref="A105" r:id="rId18" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44569" xr:uid="{C2CE1636-1989-41A5-8E2C-0F410EAFE129}"/>
+    <hyperlink ref="A106" r:id="rId19" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44572" xr:uid="{1617A526-A430-4BEC-A33E-DB956CAA545F}"/>
+    <hyperlink ref="A107" r:id="rId20" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44596" xr:uid="{469B6131-1A9C-45AD-A755-0F412A6EF7AF}"/>
+    <hyperlink ref="A108" r:id="rId21" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44636" xr:uid="{BFB4F15A-E4D1-45EB-B2DA-FC110810B26E}"/>
+    <hyperlink ref="A109" r:id="rId22" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44640" xr:uid="{575F3E8F-9B6E-46C6-9736-771A39FAF314}"/>
+    <hyperlink ref="A110" r:id="rId23" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44645" xr:uid="{02132005-5ECE-4194-93B9-3798093C447B}"/>
+    <hyperlink ref="A111" r:id="rId24" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44646" xr:uid="{0CF0EFFA-F0A8-44EF-B18A-90E6BD00A1C0}"/>
+    <hyperlink ref="A6" r:id="rId25" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44653" xr:uid="{87888D4C-5A00-46FE-A4A1-D5E6BC572938}"/>
+    <hyperlink ref="A112" r:id="rId26" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44655" xr:uid="{4EC8876B-0462-4223-9D53-6BC38952A318}"/>
+    <hyperlink ref="A113" r:id="rId27" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44657" xr:uid="{26D7E158-20AF-4B72-9E6E-33429E6FE9BD}"/>
+    <hyperlink ref="A114" r:id="rId28" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44658" xr:uid="{765CAC44-ADB9-42BB-B908-6854C85FD874}"/>
+    <hyperlink ref="A115" r:id="rId29" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44666" xr:uid="{EF45F637-3BC1-4101-BA00-4537C38FF967}"/>
+    <hyperlink ref="A116" r:id="rId30" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44689" xr:uid="{1E9B41CA-2470-4A8D-9F90-7C59C0585158}"/>
+    <hyperlink ref="A117" r:id="rId31" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44694" xr:uid="{13FB647A-C9F9-4081-ADCF-27C4A01DF2B1}"/>
+    <hyperlink ref="A118" r:id="rId32" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44749" xr:uid="{85BDB82F-E5B9-4634-B849-61C2E7A0AE4E}"/>
+    <hyperlink ref="A119" r:id="rId33" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44770" xr:uid="{D571C0D5-3F01-4731-803D-5BFB1B876D15}"/>
+    <hyperlink ref="A120" r:id="rId34" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44773" xr:uid="{C157DC4C-F6F0-4A0F-8F6C-E0F90EC3BD58}"/>
+    <hyperlink ref="A121" r:id="rId35" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44783" xr:uid="{A60EB56D-A138-4D83-A2E5-9A14876726CB}"/>
+    <hyperlink ref="A7" r:id="rId36" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44832" xr:uid="{D057A031-4B74-4A61-A15B-FD1ECCCB20A0}"/>
+    <hyperlink ref="A122" r:id="rId37" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44890" xr:uid="{57965821-EB48-4FFF-9AB2-723D276B1049}"/>
+    <hyperlink ref="A8" r:id="rId38" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44919" xr:uid="{8CF743B1-0819-4D57-B20C-6400C6A0F2D6}"/>
+    <hyperlink ref="A123" r:id="rId39" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44926" xr:uid="{87630B93-9949-4194-9A7F-09EEC4EC4257}"/>
+    <hyperlink ref="A124" r:id="rId40" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44932" xr:uid="{5D2044E8-2213-4A1E-8302-1E60A346CFBE}"/>
+    <hyperlink ref="A125" r:id="rId41" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45026" xr:uid="{09DC8766-E857-4529-B045-1576F96571B5}"/>
+    <hyperlink ref="A126" r:id="rId42" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45032" xr:uid="{B9CA9AA0-513D-4361-8369-A03C01E705CC}"/>
+    <hyperlink ref="A127" r:id="rId43" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45035" xr:uid="{A614A98B-369A-4FB8-A6E6-81C0C81E0D3D}"/>
+    <hyperlink ref="A128" r:id="rId44" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45055" xr:uid="{0854C8FD-CFED-4135-9CE0-CB6911243D99}"/>
+    <hyperlink ref="A129" r:id="rId45" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45084" xr:uid="{ACE1530C-80C9-4A96-9869-07ECD7DE53CE}"/>
+    <hyperlink ref="A130" r:id="rId46" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45100" xr:uid="{76651159-C106-4E87-A133-192CA64DC08F}"/>
+    <hyperlink ref="A131" r:id="rId47" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45113" xr:uid="{DF763E2C-E90F-41E8-9992-0A33ED544C88}"/>
+    <hyperlink ref="A132" r:id="rId48" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45115" xr:uid="{36A961A2-0505-43DA-AA7C-892B816ECEAE}"/>
+    <hyperlink ref="A9" r:id="rId49" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45129" xr:uid="{E1FFE0A0-63B6-4D9F-A07D-0EA88B18093F}"/>
+    <hyperlink ref="A10" r:id="rId50" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45169" xr:uid="{2BA48E94-D9BE-4106-99BB-CCCCAADC36BE}"/>
+    <hyperlink ref="A133" r:id="rId51" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45188" xr:uid="{C871CF7F-CACB-451C-B8E5-6F4135DEF62D}"/>
+    <hyperlink ref="A134" r:id="rId52" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45212" xr:uid="{ED7098CF-B508-4DC6-9079-89F5521318C9}"/>
+    <hyperlink ref="A11" r:id="rId53" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45213" xr:uid="{10430DB4-FB6F-47D4-9653-9B612DAC9EFE}"/>
+    <hyperlink ref="A135" r:id="rId54" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45225" xr:uid="{6732E523-9B09-4901-9C7E-FD08EA4AB199}"/>
+    <hyperlink ref="A136" r:id="rId55" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45248" xr:uid="{63404BD2-A34E-4408-8FC7-B18035AF2E7D}"/>
+    <hyperlink ref="A137" r:id="rId56" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45251" xr:uid="{53A1D433-9C27-4CA5-A019-012E8A7ECF30}"/>
+    <hyperlink ref="A138" r:id="rId57" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45261" xr:uid="{1910895C-3579-4D60-B341-51E31B3A3D4E}"/>
+    <hyperlink ref="A139" r:id="rId58" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45266" xr:uid="{696F3855-713B-44DF-8D04-1A7973517AE0}"/>
+    <hyperlink ref="A12" r:id="rId59" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45267" xr:uid="{81D587D9-B707-4365-9CE5-6A0D8459D7F7}"/>
+    <hyperlink ref="A140" r:id="rId60" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45269" xr:uid="{AE62A96C-8218-418B-A70A-EA1044EE5ED4}"/>
+    <hyperlink ref="A141" r:id="rId61" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45312" xr:uid="{5C3A5088-D402-4132-A8A2-DE35FE946185}"/>
+    <hyperlink ref="A142" r:id="rId62" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45337" xr:uid="{BEB81998-6586-48AF-808B-6BC606A0A29B}"/>
+    <hyperlink ref="A143" r:id="rId63" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56785" xr:uid="{F53CFD38-58E5-4B12-B61D-8069C303E0D0}"/>
+    <hyperlink ref="A144" r:id="rId64" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45343" xr:uid="{481F6F9B-43CA-4053-89E2-98A639ACE52F}"/>
+    <hyperlink ref="A145" r:id="rId65" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45349" xr:uid="{1FF299E0-021B-40F7-93CE-46CCF84354AB}"/>
+    <hyperlink ref="A13" r:id="rId66" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45366" xr:uid="{95F7F3CD-4DB7-4D8D-AF3C-45AA3112F90B}"/>
+    <hyperlink ref="A146" r:id="rId67" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45377" xr:uid="{7D7F1CC8-51FC-48F1-B25F-CE8B4F579E9B}"/>
+    <hyperlink ref="A147" r:id="rId68" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45400" xr:uid="{12AFF418-A3A2-4FAD-8E7B-4720D67CFBF2}"/>
+    <hyperlink ref="A148" r:id="rId69" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45401" xr:uid="{31CE60DE-1840-4BD3-ADC2-7BD41D0C0F7B}"/>
+    <hyperlink ref="A149" r:id="rId70" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45427" xr:uid="{C86833FC-874F-4030-9B3A-65AB065CACCF}"/>
+    <hyperlink ref="A150" r:id="rId71" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45433" xr:uid="{41A84370-0B0F-4FA4-9491-6792B2E6B045}"/>
+    <hyperlink ref="A151" r:id="rId72" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45463" xr:uid="{ADC5D0B7-0642-4184-97CA-3DBEC6A3F154}"/>
+    <hyperlink ref="A152" r:id="rId73" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45470" xr:uid="{8BB328FB-F822-49FA-8DC6-46F8573CC32B}"/>
+    <hyperlink ref="A153" r:id="rId74" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45512" xr:uid="{618D3145-7B4F-4AF7-B760-257CF04F1629}"/>
+    <hyperlink ref="A154" r:id="rId75" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45522" xr:uid="{7CAFD50D-34D2-4605-88B8-640E1ED3F5F6}"/>
+    <hyperlink ref="A155" r:id="rId76" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57694" xr:uid="{2DBAEAAF-F00B-4550-B05F-22321B3FA65D}"/>
+    <hyperlink ref="A156" r:id="rId77" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45524" xr:uid="{3D489604-6872-4B63-AF3C-05412633DF3A}"/>
+    <hyperlink ref="A157" r:id="rId78" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45537" xr:uid="{D522232B-8E19-4804-874A-CF65DA70691E}"/>
+    <hyperlink ref="A158" r:id="rId79" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45570" xr:uid="{70DD4928-9001-43E0-A809-75ECB0BFA850}"/>
+    <hyperlink ref="A159" r:id="rId80" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45571" xr:uid="{ADE90374-3C33-4F97-BE61-DF52059C2FC8}"/>
+    <hyperlink ref="A14" r:id="rId81" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45612" xr:uid="{B78F2FB4-C306-4EC9-825B-26414C2EDE38}"/>
+    <hyperlink ref="A160" r:id="rId82" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45765" xr:uid="{6D7E7EE4-7182-4DB9-9848-EA0F9BB72972}"/>
+    <hyperlink ref="A161" r:id="rId83" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45767" xr:uid="{B4DB7F57-6E82-4572-AA23-2955A627CD18}"/>
+    <hyperlink ref="A162" r:id="rId84" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45769" xr:uid="{86E27665-235E-4BC7-8011-88EE539C2B26}"/>
+    <hyperlink ref="A163" r:id="rId85" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45797" xr:uid="{A454417C-7487-4371-93A1-A50FB7EF3A60}"/>
+    <hyperlink ref="A164" r:id="rId86" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46001" xr:uid="{5C8A21F6-E789-4B17-87E5-17F3206403D6}"/>
+    <hyperlink ref="A165" r:id="rId87" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46304" xr:uid="{7D5885ED-1C0C-4DBC-8C45-96BBF152F727}"/>
+    <hyperlink ref="A166" r:id="rId88" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46313" xr:uid="{12A8B38A-6163-4529-9DDB-A60844DE4716}"/>
+    <hyperlink ref="A167" r:id="rId89" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46647" xr:uid="{2FE4600E-50CA-4D71-9F88-D6EC1E674668}"/>
+    <hyperlink ref="A168" r:id="rId90" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46774" xr:uid="{ECEFBFF6-D92E-4FDA-A3A6-9709683A342A}"/>
+    <hyperlink ref="A169" r:id="rId91" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47125" xr:uid="{12887AB2-DDB7-421F-ADF2-6C67D62A4922}"/>
+    <hyperlink ref="A170" r:id="rId92" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47127" xr:uid="{A85C0F1B-14F9-4B37-B4F9-8B748DE77866}"/>
+    <hyperlink ref="A171" r:id="rId93" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47178" xr:uid="{1BA50DEE-4A6A-4A12-8217-9A1B618EA667}"/>
+    <hyperlink ref="A172" r:id="rId94" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47180" xr:uid="{FBA524FA-7F26-44B8-B31D-BD923C0052BE}"/>
+    <hyperlink ref="A173" r:id="rId95" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47345" xr:uid="{CF41E788-081D-4BD1-8DC8-E60ABAC7254F}"/>
+    <hyperlink ref="A174" r:id="rId96" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47529" xr:uid="{78C53A1C-06EA-4BE7-9E90-C9ED7DE92899}"/>
+    <hyperlink ref="A175" r:id="rId97" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47530" xr:uid="{9C156B2D-A601-41CA-8841-49AEEDA5E565}"/>
+    <hyperlink ref="A176" r:id="rId98" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47770" xr:uid="{F138B5DB-3C5A-4243-96FF-5F32C80A1A9B}"/>
+    <hyperlink ref="A177" r:id="rId99" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47771" xr:uid="{D74B55E9-CD5D-4D61-8CB1-2E167043E399}"/>
+    <hyperlink ref="A178" r:id="rId100" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47967" xr:uid="{E06E0FFE-E5D2-49C1-A0FC-563742B06D9B}"/>
+    <hyperlink ref="A179" r:id="rId101" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47980" xr:uid="{53B76717-5A76-4C65-BC85-BD30204773E0}"/>
+    <hyperlink ref="A180" r:id="rId102" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48029" xr:uid="{1CA76DD8-BADB-4E99-8561-5DC2570185E5}"/>
+    <hyperlink ref="A181" r:id="rId103" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48113" xr:uid="{CF94117F-2992-4EB4-84CC-70DBDFC7026C}"/>
+    <hyperlink ref="A182" r:id="rId104" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48147" xr:uid="{EFA9389B-6609-4043-B394-3BF56A6BFCC0}"/>
+    <hyperlink ref="A183" r:id="rId105" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48155" xr:uid="{809F642B-F090-454E-AFD9-ACBBBA4321B3}"/>
+    <hyperlink ref="A184" r:id="rId106" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48256" xr:uid="{A6BFFDA1-E133-4B40-A932-B2FEC365D57D}"/>
+    <hyperlink ref="A185" r:id="rId107" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48266" xr:uid="{D05C25DE-0E48-49B7-8C99-5A04BDA5D50B}"/>
+    <hyperlink ref="A186" r:id="rId108" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48332" xr:uid="{0B7418A5-FEAE-47FF-9754-FC31EEBC70C2}"/>
+    <hyperlink ref="A187" r:id="rId109" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48333" xr:uid="{DEE1A5D5-F9AF-4C54-AAC3-3704C03AC2AE}"/>
+    <hyperlink ref="A188" r:id="rId110" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48418" xr:uid="{3D7BD5CB-F94A-49B1-AFAB-8D42C37F1808}"/>
+    <hyperlink ref="A15" r:id="rId111" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48422" xr:uid="{C3DECDF1-7A25-4295-A2E8-4E042A1D87AD}"/>
+    <hyperlink ref="A189" r:id="rId112" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48429" xr:uid="{89737A2D-9823-481E-B319-DEDF58C37E38}"/>
+    <hyperlink ref="A190" r:id="rId113" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55707" xr:uid="{51601267-6B2E-446F-A6DD-901EACDDA697}"/>
+    <hyperlink ref="A16" r:id="rId114" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48457" xr:uid="{C8C17BA2-F346-47AC-98A0-FED252A5CA0D}"/>
+    <hyperlink ref="A191" r:id="rId115" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48494" xr:uid="{7473DE9D-5A19-41BA-A7EE-1ACC7E63CA2F}"/>
+    <hyperlink ref="A192" r:id="rId116" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48514" xr:uid="{0D5473BC-9AA9-4BA0-8470-A331E5D657B4}"/>
+    <hyperlink ref="A193" r:id="rId117" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48535" xr:uid="{5303F271-D386-47F8-8A3B-216731E99CE8}"/>
+    <hyperlink ref="A17" r:id="rId118" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54314" xr:uid="{4272FCD9-A173-40A7-90EF-5F2CEEDAA22A}"/>
+    <hyperlink ref="A194" r:id="rId119" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48539" xr:uid="{D9DEAF80-E6C8-488D-AF5B-2270D246778A}"/>
+    <hyperlink ref="A195" r:id="rId120" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48541" xr:uid="{CD09A304-DA62-4D34-8817-877428E51E9E}"/>
+    <hyperlink ref="A196" r:id="rId121" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48562" xr:uid="{C23BF72A-6BFF-4451-B45E-EB85C30E16BC}"/>
+    <hyperlink ref="A197" r:id="rId122" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48592" xr:uid="{808AD18F-93FE-4A79-AA3F-365AFAD5CED7}"/>
+    <hyperlink ref="A198" r:id="rId123" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48601" xr:uid="{EFF38403-591B-4A6C-94CE-3D5A516E2344}"/>
+    <hyperlink ref="A199" r:id="rId124" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48603" xr:uid="{F2EE21BC-57E9-49C6-B999-020B5350BCC2}"/>
+    <hyperlink ref="A200" r:id="rId125" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48649" xr:uid="{B03BB25F-76B6-429D-983A-3F8DB82517F9}"/>
+    <hyperlink ref="A201" r:id="rId126" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48784" xr:uid="{4D473B0C-4531-4654-9363-E7BFA632F26D}"/>
+    <hyperlink ref="A202" r:id="rId127" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48787" xr:uid="{3D3C762B-CA3C-4443-9A1E-034272B727FF}"/>
+    <hyperlink ref="A203" r:id="rId128" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48846" xr:uid="{0301A82C-3C43-4AE0-A99F-D4DE6D321B8D}"/>
+    <hyperlink ref="A204" r:id="rId129" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48869" xr:uid="{D2DC44CB-8F9A-4F68-8523-51E9BEDF06D8}"/>
+    <hyperlink ref="A205" r:id="rId130" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48872" xr:uid="{2EBB13EF-2735-4F1C-9AFF-CC0785934348}"/>
+    <hyperlink ref="A206" r:id="rId131" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48873" xr:uid="{36AE5AAC-4245-4753-9824-5DF3ED51AC70}"/>
+    <hyperlink ref="A207" r:id="rId132" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48876" xr:uid="{3DB5F8E2-8A13-4FBE-9A43-DE49765BB708}"/>
+    <hyperlink ref="A208" r:id="rId133" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48880" xr:uid="{ECC705A9-F0B6-4C8C-A79F-6A5FF4A9DFFF}"/>
+    <hyperlink ref="A209" r:id="rId134" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48881" xr:uid="{57045B37-A6A4-4240-8F95-749A06D9C314}"/>
+    <hyperlink ref="A210" r:id="rId135" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48885" xr:uid="{467DF396-F8BC-42E1-BE73-CD77288F3772}"/>
+    <hyperlink ref="A18" r:id="rId136" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48890" xr:uid="{270FE6F7-CA7F-4F65-9EEC-755B7A533405}"/>
+    <hyperlink ref="A211" r:id="rId137" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48900" xr:uid="{B063B42A-E16D-4CEC-BE3D-44A5554B8894}"/>
+    <hyperlink ref="A212" r:id="rId138" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48902" xr:uid="{5E285B44-02C8-4922-B420-9773AA79F09B}"/>
+    <hyperlink ref="A213" r:id="rId139" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48903" xr:uid="{21EF8685-13E8-40E7-B6EC-7695D6CE4281}"/>
+    <hyperlink ref="A214" r:id="rId140" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48953" xr:uid="{15148406-1CB1-4B74-B75A-ABD43628D6C0}"/>
+    <hyperlink ref="A19" r:id="rId141" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48998" xr:uid="{3F866E42-5BBB-42BF-912A-D49100EEBA67}"/>
+    <hyperlink ref="A215" r:id="rId142" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49034" xr:uid="{E9678A4B-C994-4CF0-9D69-20C9E6CBE2C6}"/>
+    <hyperlink ref="A216" r:id="rId143" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49048" xr:uid="{CDC5549F-6931-4BD0-AEDB-6A70EA821ADA}"/>
+    <hyperlink ref="A217" r:id="rId144" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56623" xr:uid="{F4E73FE3-F500-4464-8DAF-629227067A50}"/>
+    <hyperlink ref="A218" r:id="rId145" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49317" xr:uid="{09A68057-A499-49CB-A161-8ADA075F2A89}"/>
+    <hyperlink ref="A219" r:id="rId146" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49336" xr:uid="{1EC7D6C6-905A-4594-9E05-0534A214AC2A}"/>
+    <hyperlink ref="A220" r:id="rId147" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49345" xr:uid="{1978B842-E5CA-4A05-824C-9DF9C12C3150}"/>
+    <hyperlink ref="A221" r:id="rId148" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57405" xr:uid="{7D1B870E-5AE6-4559-B4F7-6E4693C4D751}"/>
+    <hyperlink ref="A222" r:id="rId149" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49489" xr:uid="{FA2CDBD3-DA9C-4C1C-A0D1-FB8CE9B28647}"/>
+    <hyperlink ref="A223" r:id="rId150" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49687" xr:uid="{71C3699A-0E4B-477B-9557-B56706A75FF0}"/>
+    <hyperlink ref="A224" r:id="rId151" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49798" xr:uid="{EE3EB4C1-EBCB-4BD5-BBBE-E03CE8FA2D23}"/>
+    <hyperlink ref="A225" r:id="rId152" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49824" xr:uid="{C95B0202-3EAF-41A1-AAB7-BA14BC6CF82C}"/>
+    <hyperlink ref="A226" r:id="rId153" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49898" xr:uid="{27D79E27-AE0A-4CEC-8473-1A7045A3A939}"/>
+    <hyperlink ref="A227" r:id="rId154" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49904" xr:uid="{F61F33A8-3244-427C-9738-7C9E62CDB6D6}"/>
+    <hyperlink ref="A20" r:id="rId155" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50014" xr:uid="{A90896FE-749C-4150-94F4-F521EBFA205D}"/>
+    <hyperlink ref="A228" r:id="rId156" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50016" xr:uid="{33FFB0C0-1E41-4BC1-89BB-05B9743673E4}"/>
+    <hyperlink ref="A229" r:id="rId157" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50108" xr:uid="{C52B3BED-3CEE-404E-9DBE-67949E759183}"/>
+    <hyperlink ref="A230" r:id="rId158" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50184" xr:uid="{DDE7EB3B-385D-4687-8F70-31A7EE37D990}"/>
+    <hyperlink ref="A231" r:id="rId159" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50315" xr:uid="{3408C55B-FD10-430F-8C4B-A5EF2948FC96}"/>
+    <hyperlink ref="A232" r:id="rId160" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50781" xr:uid="{8C24D230-590A-4340-9D33-A158E7B8B72F}"/>
+    <hyperlink ref="A233" r:id="rId161" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50783" xr:uid="{76D74D1A-0031-4B8C-B6D6-56FEFF62DDCC}"/>
+    <hyperlink ref="A234" r:id="rId162" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50815" xr:uid="{BF156461-71B1-40E5-89A4-A1A06B79F821}"/>
+    <hyperlink ref="A235" r:id="rId163" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55831" xr:uid="{65282D95-A1DD-4843-8E6E-37886B52493A}"/>
+    <hyperlink ref="A21" r:id="rId164" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50824" xr:uid="{A71CC5D6-8ACB-4E53-86F5-0DD7B6514B51}"/>
+    <hyperlink ref="A236" r:id="rId165" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50925" xr:uid="{C0558076-D53C-49A2-92AD-0A92F0881A0B}"/>
+    <hyperlink ref="A237" r:id="rId166" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51020" xr:uid="{FA1E3B63-3D15-45BD-BB2E-5AB6D53925B0}"/>
+    <hyperlink ref="A238" r:id="rId167" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51036" xr:uid="{8ED248B1-116B-4486-B816-E2E416393663}"/>
+    <hyperlink ref="A22" r:id="rId168" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51039" xr:uid="{1031B0EA-7CD4-4755-B8AE-9F48AB42C6C2}"/>
+    <hyperlink ref="A239" r:id="rId169" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51040" xr:uid="{B439EDBA-B15B-4728-A67A-38EECC9BE60B}"/>
+    <hyperlink ref="A240" r:id="rId170" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51048" xr:uid="{5D711E4E-D631-46EC-9E99-4BB74B9B4D9B}"/>
+    <hyperlink ref="A241" r:id="rId171" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51085" xr:uid="{BD7F7940-BF40-440F-AD66-F2405322B07B}"/>
+    <hyperlink ref="A242" r:id="rId172" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51227" xr:uid="{7A7B2297-E5AE-46E1-967E-72BC3CE5A17B}"/>
+    <hyperlink ref="A243" r:id="rId173" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51252" xr:uid="{E730F457-9442-4E7C-AEF1-A2CF220859EA}"/>
+    <hyperlink ref="A244" r:id="rId174" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51581" xr:uid="{58DB4339-3D7B-4445-83DE-CB27D1B4D943}"/>
+    <hyperlink ref="A245" r:id="rId175" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51584" xr:uid="{9E3728DE-C6F1-4AEB-8A07-A512AC763E6C}"/>
+    <hyperlink ref="A23" r:id="rId176" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51612" xr:uid="{50205DC5-3496-42A4-9A77-EED7D26107BB}"/>
+    <hyperlink ref="A246" r:id="rId177" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51655" xr:uid="{1A819652-35CD-4E56-A2FE-CD972D5D353A}"/>
+    <hyperlink ref="A247" r:id="rId178" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57430" xr:uid="{12CA18B1-DF45-4ED1-BB0B-F58DA8AF3FD6}"/>
+    <hyperlink ref="A248" r:id="rId179" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51693" xr:uid="{7D0383DD-451A-4104-9932-3789A96BEBCA}"/>
+    <hyperlink ref="A249" r:id="rId180" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51694" xr:uid="{A29D14C1-2077-484D-B4DF-B71E3D70944C}"/>
+    <hyperlink ref="A24" r:id="rId181" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51697" xr:uid="{AD071DC6-3BD8-4CCF-AF9D-14ADDA3F1451}"/>
+    <hyperlink ref="A250" r:id="rId182" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51717" xr:uid="{2520A405-9EF6-4060-856C-C9E860BD0285}"/>
+    <hyperlink ref="A25" r:id="rId183" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51758" xr:uid="{6B2513E6-1F27-4F75-A37F-3E2314C2E7C8}"/>
+    <hyperlink ref="A26" r:id="rId184" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51762" xr:uid="{FF8450AB-833F-468C-AB72-EDC5F228514B}"/>
+    <hyperlink ref="A27" r:id="rId185" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51763" xr:uid="{7A497076-3C5D-4F98-BD66-AF3CDB7BFEE9}"/>
+    <hyperlink ref="A28" r:id="rId186" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51864" xr:uid="{BADF733D-B629-4699-8317-0DE9AD5957CC}"/>
+    <hyperlink ref="A29" r:id="rId187" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52025" xr:uid="{4B4452B2-93F5-4F0A-8F48-4679A055581F}"/>
+    <hyperlink ref="A251" r:id="rId188" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52026" xr:uid="{8111C3F0-4A7B-41DB-B2C9-8E159F11F938}"/>
+    <hyperlink ref="A252" r:id="rId189" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52108" xr:uid="{EC02E62D-721C-4934-A2A1-51E71E1039B9}"/>
+    <hyperlink ref="A253" r:id="rId190" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52126" xr:uid="{676EB9ED-DDBA-4BD6-ACEC-230D56368462}"/>
+    <hyperlink ref="A30" r:id="rId191" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52227" xr:uid="{AAD424CA-A1A4-4FF1-9550-6BDEFA076EAE}"/>
+    <hyperlink ref="A254" r:id="rId192" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52315" xr:uid="{05FD6ADD-B4ED-4A55-B875-A15363C19AC1}"/>
+    <hyperlink ref="A255" r:id="rId193" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52369" xr:uid="{8693C933-9447-4872-B1E9-DAB317FAB716}"/>
+    <hyperlink ref="A256" r:id="rId194" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52370" xr:uid="{BF1CE442-74BA-43E1-B6DB-5BDC2B6757BF}"/>
+    <hyperlink ref="A31" r:id="rId195" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52410" xr:uid="{DE7191BC-030E-44C4-A344-8D274049DBA4}"/>
+    <hyperlink ref="A257" r:id="rId196" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52555" xr:uid="{1B4196D8-886C-46AB-A6FA-B696658C4D90}"/>
+    <hyperlink ref="A258" r:id="rId197" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52575" xr:uid="{FA111EE5-EF1E-4889-86B9-BBB0F9ABE3C8}"/>
+    <hyperlink ref="A259" r:id="rId198" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52624" xr:uid="{BC78A919-8A74-4716-836E-A4A6B1779B92}"/>
+    <hyperlink ref="A260" r:id="rId199" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52773" xr:uid="{E6513C41-AC69-471E-B34E-5C1ECB774E09}"/>
+    <hyperlink ref="A32" r:id="rId200" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52795" xr:uid="{9BB9D23D-A43D-42C5-8CDA-40F0BA8BC792}"/>
+    <hyperlink ref="A261" r:id="rId201" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52824" xr:uid="{DD882681-0B4E-483B-8EDF-954C32F113A5}"/>
+    <hyperlink ref="A262" r:id="rId202" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52873" xr:uid="{4917E148-FEA2-4BFB-91E2-751FF8E1B090}"/>
+    <hyperlink ref="A263" r:id="rId203" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53091" xr:uid="{E30240BB-E15B-41D6-BE60-35032425CB27}"/>
+    <hyperlink ref="A33" r:id="rId204" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53227" xr:uid="{FF64C3D3-63B5-4968-B041-817A997A1E32}"/>
+    <hyperlink ref="A264" r:id="rId205" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53283" xr:uid="{5020B0FE-8083-483C-8495-EED71A304B1D}"/>
+    <hyperlink ref="A265" r:id="rId206" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53514" xr:uid="{1598FD43-19C7-4F8B-9635-0F763FBEECDE}"/>
+    <hyperlink ref="A34" r:id="rId207" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53730" xr:uid="{6E50AE3C-5287-4FB6-BF5D-7352497D407B}"/>
+    <hyperlink ref="A35" r:id="rId208" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53746" xr:uid="{CAE3FCB4-01E3-422B-9F2B-D08EDE60147A}"/>
+    <hyperlink ref="A266" r:id="rId209" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53750" xr:uid="{27B1D809-2356-44FD-8FAA-B791A31C6C9B}"/>
+    <hyperlink ref="A267" r:id="rId210" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53790" xr:uid="{A0D5B016-B099-4E1F-B416-D2784434EE59}"/>
+    <hyperlink ref="A268" r:id="rId211" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53957" xr:uid="{2EB31A52-1A2E-4061-AFAE-91BD59B54060}"/>
+    <hyperlink ref="A269" r:id="rId212" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53958" xr:uid="{51EE2F45-BC43-4D6D-9B5F-E4C23F183944}"/>
+    <hyperlink ref="A36" r:id="rId213" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54038" xr:uid="{A9C399F7-6181-4881-A523-219EA9340B8D}"/>
+    <hyperlink ref="A270" r:id="rId214" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54155" xr:uid="{0DF94461-557E-48EE-943C-197B9CB6385C}"/>
+    <hyperlink ref="A37" r:id="rId215" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54303" xr:uid="{30604ECB-4EAB-417B-8F1C-856CCE23FF9A}"/>
+    <hyperlink ref="A271" r:id="rId216" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54304" xr:uid="{049C2721-ECA7-4A4D-B87A-53E320399E98}"/>
+    <hyperlink ref="A272" r:id="rId217" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54305" xr:uid="{8D17FE63-9F50-42C7-8C2D-94C1C14740D6}"/>
+    <hyperlink ref="A273" r:id="rId218" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54621" xr:uid="{22DA202D-B4B3-470E-9C1B-032F61AFA558}"/>
+    <hyperlink ref="A274" r:id="rId219" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54636" xr:uid="{AB80E3D9-7B92-47B1-8391-67036DD6B4FE}"/>
+    <hyperlink ref="A275" r:id="rId220" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54637" xr:uid="{326B84F0-A2DE-4967-A810-513509D57A5D}"/>
+    <hyperlink ref="A276" r:id="rId221" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54856" xr:uid="{B726E083-3E7B-46A9-AED7-F46E21459DE4}"/>
+    <hyperlink ref="A277" r:id="rId222" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55016" xr:uid="{9000F106-7656-4535-A723-BE60F1C9329C}"/>
+    <hyperlink ref="A38" r:id="rId223" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55017" xr:uid="{D70D3407-A250-4404-9C42-2F401403C0AA}"/>
+    <hyperlink ref="A278" r:id="rId224" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55143" xr:uid="{261FC091-DF9A-4806-B4EA-E02C14882C23}"/>
+    <hyperlink ref="A39" r:id="rId225" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55219" xr:uid="{1B9D21AE-1AE0-4B9A-BB30-E89F51841A59}"/>
+    <hyperlink ref="A279" r:id="rId226" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55715" xr:uid="{3F577DF3-3707-4603-93C9-19231A33755F}"/>
+    <hyperlink ref="A280" r:id="rId227" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55742" xr:uid="{41D08E94-DF5B-4E89-B42F-269425B42BF2}"/>
+    <hyperlink ref="A281" r:id="rId228" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55767" xr:uid="{83799E1B-5698-4A13-9713-563E9212623F}"/>
+    <hyperlink ref="A40" r:id="rId229" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55938" xr:uid="{4D56BDD7-6EB8-4F0E-A509-6EEEBF5937A2}"/>
+    <hyperlink ref="A41" r:id="rId230" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56065" xr:uid="{4C860F41-6E51-4FD8-8824-69BDCCEEB3F1}"/>
+    <hyperlink ref="A282" r:id="rId231" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56126" xr:uid="{2CB0665B-FBFA-40E7-AAB0-97A0FEF08968}"/>
+    <hyperlink ref="A283" r:id="rId232" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56369" xr:uid="{55A07D77-10BC-479B-8AE9-2BDB2590B867}"/>
+    <hyperlink ref="A284" r:id="rId233" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56455" xr:uid="{DADC974F-7B3D-4603-BE45-AEE4971F6D4D}"/>
+    <hyperlink ref="A285" r:id="rId234" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56460" xr:uid="{23D02413-7E01-4D14-AC25-0A9449166B57}"/>
+    <hyperlink ref="A286" r:id="rId235" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56578" xr:uid="{39E5FE68-C3BB-4136-9AAD-CE9D906BD2ED}"/>
+    <hyperlink ref="A287" r:id="rId236" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56624" xr:uid="{1C43B6E4-4A4F-400A-90CE-CB21A963F285}"/>
+    <hyperlink ref="A288" r:id="rId237" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56625" xr:uid="{D0C8C56F-937E-43CE-A6AE-D98A31ED1274}"/>
+    <hyperlink ref="A289" r:id="rId238" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56788" xr:uid="{D5DC1AF0-B715-4109-B5D7-C20541AFF724}"/>
+    <hyperlink ref="A42" r:id="rId239" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57077" xr:uid="{0BE1069B-C2CA-4495-877F-34DC16FE26CC}"/>
+    <hyperlink ref="A290" r:id="rId240" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57131" xr:uid="{F4053019-7336-4977-BAFC-09D8C1643B06}"/>
+    <hyperlink ref="A291" r:id="rId241" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57143" xr:uid="{8404E398-7DCC-48E6-BC62-DB153803169A}"/>
+    <hyperlink ref="A292" r:id="rId242" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57369" xr:uid="{19C44D44-5A67-4E6D-85D3-7D1DAD7F984D}"/>
+    <hyperlink ref="A293" r:id="rId243" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57371" xr:uid="{28642038-7C86-428B-8CC9-650E79C08615}"/>
+    <hyperlink ref="A43" r:id="rId244" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57372" xr:uid="{EE06CC5B-A18F-4591-98C4-EF10D28A4062}"/>
+    <hyperlink ref="A294" r:id="rId245" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57951" xr:uid="{3F7B6323-D233-432E-88A7-442845714A9A}"/>
+    <hyperlink ref="A295" r:id="rId246" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58089" xr:uid="{C0445ABE-B973-4ECE-A29F-7B0F9E20B33C}"/>
+    <hyperlink ref="A296" r:id="rId247" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58643" xr:uid="{06C6425F-37F0-4C4F-A54D-58648C350BC1}"/>
+    <hyperlink ref="A297" r:id="rId248" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58682" xr:uid="{BB18D9DF-2402-4B30-B093-8B49068FEA30}"/>
+    <hyperlink ref="A298" r:id="rId249" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58686" xr:uid="{FC51D62B-C124-419F-BC98-F477F8997262}"/>
+    <hyperlink ref="A299" r:id="rId250" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58731" xr:uid="{C3D321EA-411E-41B3-AC19-FC34E89B0039}"/>
+    <hyperlink ref="A300" r:id="rId251" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58966" xr:uid="{741365A8-6CCF-4C1F-9E21-DAA1AD90178A}"/>
+    <hyperlink ref="A301" r:id="rId252" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58967" xr:uid="{FB1329BF-F62C-466E-9A36-3ED799D41B40}"/>
+    <hyperlink ref="A302" r:id="rId253" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59065" xr:uid="{0BBABD00-6CD3-44E2-9E6E-32B255EC9565}"/>
+    <hyperlink ref="A303" r:id="rId254" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59172" xr:uid="{0BD01EB5-7D28-48B9-BFC8-C9CE7CE766C4}"/>
+    <hyperlink ref="A304" r:id="rId255" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59257" xr:uid="{6043390E-0344-4AF6-A3EE-BFA8EE9F257F}"/>
+    <hyperlink ref="A305" r:id="rId256" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59317" xr:uid="{81053D2E-2201-4FD1-9985-82D7154B99C3}"/>
+    <hyperlink ref="A44" r:id="rId257" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59323" xr:uid="{7DD3DB61-09A6-4A96-B0B2-09E4A8A4A615}"/>
+    <hyperlink ref="A306" r:id="rId258" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33339" xr:uid="{A8108500-7E95-4E08-82D6-185C88264436}"/>
+    <hyperlink ref="A45" r:id="rId259" display="C:\Users\amoore\Downloads\credView.asp?credidnt=32659" xr:uid="{20D71EC1-45D0-49B1-BB54-6F3B9A3544F7}"/>
+    <hyperlink ref="A307" r:id="rId260" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33817" xr:uid="{5AE140CA-884C-4F56-B935-9B23A4E60596}"/>
+    <hyperlink ref="A308" r:id="rId261" display="C:\Users\amoore\Downloads\credView.asp?credidnt=61708" xr:uid="{1C481991-F71F-44C7-B187-FE64F8C0E3D3}"/>
+    <hyperlink ref="A309" r:id="rId262" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33735" xr:uid="{D170A413-0CD1-4C88-A62E-A37DB2C6A441}"/>
+    <hyperlink ref="A46" r:id="rId263" display="C:\Users\amoore\Downloads\credView.asp?credidnt=32517" xr:uid="{30BAD5FB-E5D4-452E-83ED-2E4EF8490937}"/>
+    <hyperlink ref="A310" r:id="rId264" display="C:\Users\amoore\Downloads\credView.asp?credidnt=61962" xr:uid="{A2A41540-1063-4F95-8027-18C5DED3C0C2}"/>
+    <hyperlink ref="A311" r:id="rId265" display="C:\Users\amoore\Downloads\credView.asp?credidnt=32472" xr:uid="{D98C0977-717D-46A9-A77B-68690505A09B}"/>
+    <hyperlink ref="A312" r:id="rId266" display="C:\Users\amoore\Downloads\credView.asp?credidnt=62157" xr:uid="{6F56370E-68D4-455C-82E2-A79373AAE6C3}"/>
+    <hyperlink ref="A313" r:id="rId267" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33943" xr:uid="{389C0ACB-F4C1-4961-9E4A-731B8C764C18}"/>
+    <hyperlink ref="A314" r:id="rId268" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33455" xr:uid="{F7766135-4D59-4AF5-8E1D-FF692B1FA7BB}"/>
+    <hyperlink ref="A315" r:id="rId269" display="C:\Users\amoore\Downloads\credView.asp?credidnt=62602" xr:uid="{EF9548D7-5350-4E5F-B47A-D116F2DACF59}"/>
+    <hyperlink ref="A47" r:id="rId270" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33891" xr:uid="{EB7999D8-4E83-437A-BF7E-B4DA819B4959}"/>
+    <hyperlink ref="A316" r:id="rId271" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33790" xr:uid="{043B6D7C-F8F9-4555-99CA-02A225176117}"/>
+    <hyperlink ref="A317" r:id="rId272" display="C:\Users\amoore\Downloads\credView.asp?credidnt=62662" xr:uid="{1FF86758-6B9C-4836-8BE4-F385A0F59631}"/>
+    <hyperlink ref="A48" r:id="rId273" display="C:\Users\amoore\Downloads\credView.asp?credidnt=63251" xr:uid="{4D953756-2490-4401-8C49-851682C9E6CE}"/>
+    <hyperlink ref="A318" r:id="rId274" display="C:\Users\amoore\Downloads\credView.asp?credidnt=63312" xr:uid="{4C67CEA4-FFAD-4707-BDA7-39DA54A2A970}"/>
+    <hyperlink ref="A319" r:id="rId275" display="C:\Users\amoore\Downloads\credView.asp?credidnt=61840" xr:uid="{12889714-D004-4E58-A3B5-740A24FBDBF2}"/>
+    <hyperlink ref="A320" r:id="rId276" display="C:\Users\amoore\Downloads\credView.asp?credidnt=63852" xr:uid="{94157E48-E5F1-498F-878D-919BDB942310}"/>
+    <hyperlink ref="A321" r:id="rId277" display="C:\Users\amoore\Downloads\credView.asp?credidnt=62952" xr:uid="{9E9BD404-9950-4BAF-82CC-87989F23E1BE}"/>
+    <hyperlink ref="A322" r:id="rId278" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33930" xr:uid="{9BDAF1B5-32FE-4042-B86C-9242FE6E58D8}"/>
+    <hyperlink ref="A323" r:id="rId279" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64982" xr:uid="{AAB6559C-3515-4EA9-9F96-EA819DCDEBBB}"/>
+    <hyperlink ref="A324" r:id="rId280" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64617" xr:uid="{F4A1543B-3CA5-4557-B25A-38CCA816817D}"/>
+    <hyperlink ref="A325" r:id="rId281" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66035" xr:uid="{F3F9CE54-4F6B-458E-BDE5-E571A905E7A5}"/>
+    <hyperlink ref="A326" r:id="rId282" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65427" xr:uid="{37B3FECC-212E-4F08-9E2E-F78946AE7C57}"/>
+    <hyperlink ref="A327" r:id="rId283" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64087" xr:uid="{63DAF529-94DC-4041-9662-F21F3F64526A}"/>
+    <hyperlink ref="A49" r:id="rId284" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66039" xr:uid="{F4F8CEE7-475F-4E30-9E50-54243A225EBD}"/>
+    <hyperlink ref="A328" r:id="rId285" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64641" xr:uid="{B99F89F5-0F2D-43DA-921B-0E43BCD24781}"/>
+    <hyperlink ref="A329" r:id="rId286" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64462" xr:uid="{5E8C6ED0-285F-43F3-A2A1-D3A2A0F76073}"/>
+    <hyperlink ref="A330" r:id="rId287" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33974" xr:uid="{081B79D2-D41F-4A26-BCF8-222BDD0DE48C}"/>
+    <hyperlink ref="A331" r:id="rId288" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65604" xr:uid="{3993318F-E3BD-4096-92F4-EF4834FF7DF3}"/>
+    <hyperlink ref="A332" r:id="rId289" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33935" xr:uid="{BB57BFFB-1D42-4ADD-AA9E-A768C335C9E4}"/>
+    <hyperlink ref="A333" r:id="rId290" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64749" xr:uid="{AEF3F580-CE3A-42C9-8C1B-7C031B192E37}"/>
+    <hyperlink ref="A334" r:id="rId291" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65376" xr:uid="{7B477196-3CA3-475D-9BD8-775C1AD7B379}"/>
+    <hyperlink ref="A335" r:id="rId292" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66730" xr:uid="{B9D25A20-B17A-436D-A925-903180514309}"/>
+    <hyperlink ref="A50" r:id="rId293" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66248" xr:uid="{84F0820A-F6E8-4D4E-BD3B-4823C4FF59C4}"/>
+    <hyperlink ref="A336" r:id="rId294" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67351" xr:uid="{A13F6BA0-6D1F-4B82-B9CD-38AFDE0D20EA}"/>
+    <hyperlink ref="A337" r:id="rId295" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67068" xr:uid="{D3C9B897-61B4-4B98-B907-AC0E2BBBBD59}"/>
+    <hyperlink ref="A338" r:id="rId296" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65909" xr:uid="{6B845670-A962-4E5E-8F6E-4AD01E679BA4}"/>
+    <hyperlink ref="A339" r:id="rId297" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66472" xr:uid="{C97C33F8-9729-436C-898E-11B6FF9B7C35}"/>
+    <hyperlink ref="A340" r:id="rId298" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65343" xr:uid="{07BBABA7-13D6-40B0-9730-00D5E98ACD0B}"/>
+    <hyperlink ref="A341" r:id="rId299" display="C:\Users\amoore\Downloads\credView.asp?credidnt=62428" xr:uid="{8859DBDE-4FDC-4C56-B556-6D0E7FA7ED02}"/>
+    <hyperlink ref="A342" r:id="rId300" display="C:\Users\amoore\Downloads\credView.asp?credidnt=64196" xr:uid="{B0804314-8727-4C17-9D96-2CC661D62E2F}"/>
+    <hyperlink ref="A343" r:id="rId301" display="C:\Users\amoore\Downloads\credView.asp?credidnt=69778" xr:uid="{03F54BB9-D549-465E-971B-C44BCCEB78EC}"/>
+    <hyperlink ref="A51" r:id="rId302" display="C:\Users\amoore\Downloads\credView.asp?credidnt=68319" xr:uid="{0D714C8F-A092-49CC-B505-D3C85AD83228}"/>
+    <hyperlink ref="A344" r:id="rId303" display="C:\Users\amoore\Downloads\credView.asp?credidnt=71354" xr:uid="{B72BCE2A-89C6-436E-9615-1448436913BC}"/>
+    <hyperlink ref="A345" r:id="rId304" display="C:\Users\amoore\Downloads\credView.asp?credidnt=71352" xr:uid="{83FD3BA4-1532-4FE7-A60E-507C71C5D0C3}"/>
+    <hyperlink ref="A346" r:id="rId305" display="C:\Users\amoore\Downloads\credView.asp?credidnt=72263" xr:uid="{16C547A3-17A5-41AF-88B7-F7B3DBF866F0}"/>
+    <hyperlink ref="A52" r:id="rId306" display="C:\Users\amoore\Downloads\credView.asp?credidnt=71724" xr:uid="{98B89B71-F9E6-4399-A15B-5BA5B1440336}"/>
+    <hyperlink ref="A347" r:id="rId307" display="C:\Users\amoore\Downloads\credView.asp?credidnt=72024" xr:uid="{A6F41797-A15F-4074-B4F0-8DA396F93033}"/>
+    <hyperlink ref="A53" r:id="rId308" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67586" xr:uid="{BAE1A762-2F62-435F-80A3-0CC5C2AA400E}"/>
+    <hyperlink ref="A348" r:id="rId309" display="C:\Users\amoore\Downloads\credView.asp?credidnt=72543" xr:uid="{EA53ED1B-80DA-4D56-AA27-F8939F309EB7}"/>
+    <hyperlink ref="A349" r:id="rId310" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67062" xr:uid="{2E367A50-3EA0-45FA-B0F6-F9483F181733}"/>
+    <hyperlink ref="A54" r:id="rId311" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65023" xr:uid="{F439CEDD-E60C-42C7-9423-B4EC5C8F2417}"/>
+    <hyperlink ref="A350" r:id="rId312" display="C:\Users\amoore\Downloads\credView.asp?credidnt=69703" xr:uid="{25C99CD7-8ACC-4694-95D4-33E0CB4AA9DF}"/>
+    <hyperlink ref="A351" r:id="rId313" display="C:\Users\amoore\Downloads\credView.asp?credidnt=71653" xr:uid="{EA2D0999-E50D-4D10-B671-4343DE312780}"/>
+    <hyperlink ref="A55" r:id="rId314" display="C:\Users\amoore\Downloads\credView.asp?credidnt=69740" xr:uid="{281AEAB0-8E78-4B2D-8D53-C7B02A8EC96E}"/>
+    <hyperlink ref="A56" r:id="rId315" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65518" xr:uid="{54746869-2464-4A2F-8918-2177C12BF0E8}"/>
+    <hyperlink ref="A352" r:id="rId316" display="C:\Users\amoore\Downloads\credView.asp?credidnt=68392" xr:uid="{5608F014-2176-4E73-8A93-4729F6BB482E}"/>
+    <hyperlink ref="A57" r:id="rId317" display="C:\Users\amoore\Downloads\credView.asp?credidnt=73402" xr:uid="{EA8B8CBA-D8EE-4F49-B583-576ACE613738}"/>
+    <hyperlink ref="A353" r:id="rId318" display="C:\Users\amoore\Downloads\credView.asp?credidnt=69567" xr:uid="{29B83F6A-9A8E-49C0-8068-0F499EB6A4F3}"/>
+    <hyperlink ref="A354" r:id="rId319" display="C:\Users\amoore\Downloads\credView.asp?credidnt=73750" xr:uid="{84BB8099-232D-4369-A826-1526B41882D2}"/>
+    <hyperlink ref="A355" r:id="rId320" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74146" xr:uid="{24DC4C52-E234-42BC-A5B3-887CBBDE7E88}"/>
+    <hyperlink ref="A356" r:id="rId321" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74026" xr:uid="{E8CE1A89-6A10-458B-977A-04D50D668EAE}"/>
+    <hyperlink ref="A357" r:id="rId322" display="C:\Users\amoore\Downloads\credView.asp?credidnt=68094" xr:uid="{F4CD8B04-0389-48E0-8913-DBB3710A2FAF}"/>
+    <hyperlink ref="A358" r:id="rId323" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74460" xr:uid="{B444C62B-7DB0-478F-A0CF-B394EC349FA1}"/>
+    <hyperlink ref="A359" r:id="rId324" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74362" xr:uid="{808A3A23-43DC-41C3-B0E6-BAD606A22C64}"/>
+    <hyperlink ref="A360" r:id="rId325" display="C:\Users\amoore\Downloads\credView.asp?credidnt=32290" xr:uid="{9C709C64-1BC6-414B-8AC5-74819186404D}"/>
+    <hyperlink ref="A361" r:id="rId326" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66696" xr:uid="{2F82195D-F7F0-4E0C-9C0C-38566DA88FFD}"/>
+    <hyperlink ref="A362" r:id="rId327" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74270" xr:uid="{5CEEE0AF-0776-461C-BA36-12AB4FE850AF}"/>
+    <hyperlink ref="A363" r:id="rId328" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74870" xr:uid="{51EA6C38-FAEC-46B5-8A5C-222100A5102C}"/>
+    <hyperlink ref="A364" r:id="rId329" display="C:\Users\amoore\Downloads\credView.asp?credidnt=72542" xr:uid="{3BAE4F6B-0EEB-4140-A31E-EF9AB389BDFF}"/>
+    <hyperlink ref="A365" r:id="rId330" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74733" xr:uid="{AE14F195-0C0F-4B6C-8EF3-73561C87690D}"/>
+    <hyperlink ref="A366" r:id="rId331" display="C:\Users\amoore\Downloads\credView.asp?credidnt=69502" xr:uid="{DE9566EE-7553-4DB9-AF62-E5F15B0334AC}"/>
+    <hyperlink ref="A58" r:id="rId332" display="C:\Users\amoore\Downloads\credView.asp?credidnt=73200" xr:uid="{48D47F17-B453-405C-83E1-1CD6A98F8E37}"/>
+    <hyperlink ref="A367" r:id="rId333" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75455" xr:uid="{090FB843-AA91-4FA8-B097-4F014830FA61}"/>
+    <hyperlink ref="A368" r:id="rId334" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74593" xr:uid="{1E479F7B-8C3C-4AB9-B653-ACDF88AB6949}"/>
+    <hyperlink ref="A369" r:id="rId335" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75990" xr:uid="{9C4C5392-244F-4126-B2FD-D409DC640A75}"/>
+    <hyperlink ref="A59" r:id="rId336" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76019" xr:uid="{F5FA5580-BA84-4C79-AE54-C62490D899E4}"/>
+    <hyperlink ref="A370" r:id="rId337" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75779" xr:uid="{3D5AF388-217D-45ED-89A9-F4BE50D81652}"/>
+    <hyperlink ref="A371" r:id="rId338" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75430" xr:uid="{3EFBA722-ADA8-4349-83FB-3C4B3A1967C8}"/>
+    <hyperlink ref="A60" r:id="rId339" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75766" xr:uid="{E58538B3-5EC3-4225-9DB0-742469103920}"/>
+    <hyperlink ref="A372" r:id="rId340" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74421" xr:uid="{6199AF1A-0353-4C63-A2FF-6A82448BF627}"/>
+    <hyperlink ref="A373" r:id="rId341" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76222" xr:uid="{22799904-757B-426B-A2D4-50175BE8827C}"/>
+    <hyperlink ref="A374" r:id="rId342" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76806" xr:uid="{34386604-C428-4BD1-87EB-6020F7E58419}"/>
+    <hyperlink ref="A375" r:id="rId343" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75843" xr:uid="{1E81CDAD-C330-4337-8B7E-53C8D68115FA}"/>
+    <hyperlink ref="A376" r:id="rId344" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76428" xr:uid="{831E3063-4D05-4E81-8A34-E0CE4E39B9E1}"/>
+    <hyperlink ref="A377" r:id="rId345" display="C:\Users\amoore\Downloads\credView.asp?credidnt=77937" xr:uid="{C5A5E0ED-46BA-4D4B-B39F-3E8775CC63BE}"/>
+    <hyperlink ref="A378" r:id="rId346" display="C:\Users\amoore\Downloads\credView.asp?credidnt=75716" xr:uid="{3A2B283E-2098-4370-B11E-2A04CF88017C}"/>
+    <hyperlink ref="A379" r:id="rId347" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67624" xr:uid="{EA1C4253-B2EA-4B15-A2DC-3740DCDC7F2B}"/>
+    <hyperlink ref="A380" r:id="rId348" display="C:\Users\amoore\Downloads\credView.asp?credidnt=78708" xr:uid="{242E024D-D88A-4148-95BC-619D0C9A32A8}"/>
+    <hyperlink ref="A381" r:id="rId349" display="C:\Users\amoore\Downloads\credView.asp?credidnt=78357" xr:uid="{417CE1B7-9861-4FDE-B58C-9BD5A43BE6FD}"/>
+    <hyperlink ref="A382" r:id="rId350" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79044" xr:uid="{432E372E-A703-4F25-A282-0F1B79A0969B}"/>
+    <hyperlink ref="A383" r:id="rId351" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79159" xr:uid="{ABB1000D-FA6B-4F8D-AAA2-EA3EF8AEC49A}"/>
+    <hyperlink ref="A384" r:id="rId352" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79523" xr:uid="{07E80B8C-24E1-4C96-A7A7-C46C391A1F99}"/>
+    <hyperlink ref="A385" r:id="rId353" display="C:\Users\amoore\Downloads\credView.asp?credidnt=78356" xr:uid="{ADFAEC5F-E52D-4E68-BD18-0C0CBAD0A159}"/>
+    <hyperlink ref="A386" r:id="rId354" display="C:\Users\amoore\Downloads\credView.asp?credidnt=78909" xr:uid="{11BC13CE-BAF0-4905-944C-ED3D2469D1EE}"/>
+    <hyperlink ref="A61" r:id="rId355" display="C:\Users\amoore\Downloads\credView.asp?credidnt=77588" xr:uid="{F042859B-61F2-440D-95A6-05A0195AA81A}"/>
+    <hyperlink ref="A387" r:id="rId356" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80286" xr:uid="{E5913420-1997-40A8-ADD4-6E55FD7BE8EE}"/>
+    <hyperlink ref="A388" r:id="rId357" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79440" xr:uid="{2754BDCF-6E28-4D64-A9ED-2A6DABC8963D}"/>
+    <hyperlink ref="A62" r:id="rId358" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80642" xr:uid="{52595F51-7E6B-42FA-96A2-9511B4B3549E}"/>
+    <hyperlink ref="A389" r:id="rId359" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76480" xr:uid="{5629426A-AF25-4C99-B719-AC38F1C608ED}"/>
+    <hyperlink ref="A390" r:id="rId360" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79413" xr:uid="{EB1C7F9B-648F-4442-BC21-DD867CE1A0F7}"/>
+    <hyperlink ref="A63" r:id="rId361" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76245" xr:uid="{446D32E5-908F-4E3B-8343-EBD023A3FD52}"/>
+    <hyperlink ref="A391" r:id="rId362" display="C:\Users\amoore\Downloads\credView.asp?credidnt=81602" xr:uid="{F15DB733-0115-489E-9934-BE732CA3C4A7}"/>
+    <hyperlink ref="A392" r:id="rId363" display="C:\Users\amoore\Downloads\credView.asp?credidnt=81243" xr:uid="{55C3A5E3-3B7B-4D81-A87A-2AC2BD7C1C81}"/>
+    <hyperlink ref="A393" r:id="rId364" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82142" xr:uid="{1F330EF9-7828-49EC-862D-78C4626ED431}"/>
+    <hyperlink ref="A64" r:id="rId365" display="C:\Users\amoore\Downloads\credView.asp?credidnt=77343" xr:uid="{3D28EE36-CBB9-4F40-96EF-DB0E13C7095D}"/>
+    <hyperlink ref="A394" r:id="rId366" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79840" xr:uid="{4A3E3316-40CB-4603-A961-C86BBE45FDF9}"/>
+    <hyperlink ref="A65" r:id="rId367" display="C:\Users\amoore\Downloads\credView.asp?credidnt=78988" xr:uid="{9BF1066A-E8C6-4B31-968B-7C50FD59A6FA}"/>
+    <hyperlink ref="A395" r:id="rId368" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80898" xr:uid="{15FAF982-4CAC-4484-9595-E0962C636491}"/>
+    <hyperlink ref="A396" r:id="rId369" display="C:\Users\amoore\Downloads\credView.asp?credidnt=81330" xr:uid="{56E7492A-E081-482B-9FBA-159DC5FF687C}"/>
+    <hyperlink ref="A397" r:id="rId370" display="C:\Users\amoore\Downloads\credView.asp?credidnt=81521" xr:uid="{CBF136CF-1C8D-4AD5-AFED-4E2F779BBC59}"/>
+    <hyperlink ref="A66" r:id="rId371" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82202" xr:uid="{AB11ABFF-F23C-4A9B-801F-1832C18DBA46}"/>
+    <hyperlink ref="A398" r:id="rId372" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79675" xr:uid="{EEF27EBA-4DA6-4515-B07E-37FC47161110}"/>
+    <hyperlink ref="A67" r:id="rId373" display="C:\Users\amoore\Downloads\credView.asp?credidnt=78514" xr:uid="{31F11F4A-5C30-4DB8-AF23-9DFFB506B8EF}"/>
+    <hyperlink ref="A399" r:id="rId374" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80776" xr:uid="{FF3B2592-5322-4DAD-A063-2B767DE0452D}"/>
+    <hyperlink ref="A400" r:id="rId375" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82936" xr:uid="{117CFDA8-A47A-4266-A648-7A25D7DECE57}"/>
+    <hyperlink ref="A401" r:id="rId376" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76587" xr:uid="{1DA781F3-A417-4BF8-A8B0-939BEEA6C1E7}"/>
+    <hyperlink ref="A68" r:id="rId377" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82866" xr:uid="{7C38E6CC-CC02-498A-A508-47200986DD93}"/>
+    <hyperlink ref="A402" r:id="rId378" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79993" xr:uid="{F47B5782-2C37-4424-80D7-B86F716A2AA3}"/>
+    <hyperlink ref="A403" r:id="rId379" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66604" xr:uid="{07984682-414C-420D-BBD2-185352F9BBEE}"/>
+    <hyperlink ref="A404" r:id="rId380" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83503" xr:uid="{FEADC79E-464D-43D6-9B70-2BEDB7401F29}"/>
+    <hyperlink ref="A69" r:id="rId381" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66768" xr:uid="{4087CA89-BE21-451F-8915-0A02DDE7E80D}"/>
+    <hyperlink ref="A70" r:id="rId382" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83371" xr:uid="{D20B709A-6B43-4144-810E-7140F3AF13E8}"/>
+    <hyperlink ref="A405" r:id="rId383" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82661" xr:uid="{0897235A-B173-4F46-91AD-C84ABAF397B1}"/>
+    <hyperlink ref="A71" r:id="rId384" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83854" xr:uid="{AEE41D0E-95D9-4A56-8EB9-87B791AC886F}"/>
+    <hyperlink ref="A406" r:id="rId385" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82535" xr:uid="{36BFBBF7-6540-4A37-8814-CE90F6C5BB1B}"/>
+    <hyperlink ref="A72" r:id="rId386" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82098" xr:uid="{32069EB5-FDDF-4C11-BEA6-2DB839D71642}"/>
+    <hyperlink ref="A407" r:id="rId387" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83742" xr:uid="{EB9C7E8E-CE5F-4CAB-9D76-169BAD986A29}"/>
+    <hyperlink ref="A408" r:id="rId388" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82307" xr:uid="{A27EB0DF-EAF8-4B89-8A1E-B5882799107D}"/>
+    <hyperlink ref="A73" r:id="rId389" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84508" xr:uid="{99E190E8-78C0-44A3-8502-0CFD9EC7B71C}"/>
+    <hyperlink ref="A409" r:id="rId390" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84739" xr:uid="{AF238F9A-F622-4ACD-A71C-425F6404964A}"/>
+    <hyperlink ref="A410" r:id="rId391" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82846" xr:uid="{78F0F289-D13B-44FF-8B11-E149669A8DD3}"/>
+    <hyperlink ref="A74" r:id="rId392" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83233" xr:uid="{2D6A0AB0-3163-4895-AD84-930DA4988666}"/>
+    <hyperlink ref="A75" r:id="rId393" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83977" xr:uid="{2CF54717-2204-43C6-ADB9-154D1BB52696}"/>
+    <hyperlink ref="A411" r:id="rId394" display="C:\Users\amoore\Downloads\credView.asp?credidnt=77461" xr:uid="{43711605-29FD-4206-AD98-BB19D7993F55}"/>
+    <hyperlink ref="A412" r:id="rId395" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83666" xr:uid="{5D5D1E42-96F5-4A45-BA5B-09853C2E8456}"/>
+    <hyperlink ref="A413" r:id="rId396" display="C:\Users\amoore\Downloads\credView.asp?credidnt=73625" xr:uid="{25A794CF-1D25-4DEB-AB39-D48B7778F49A}"/>
+    <hyperlink ref="A414" r:id="rId397" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84676" xr:uid="{BFFD2CC3-F89C-40D9-8674-F53DD9B9302A}"/>
+    <hyperlink ref="A415" r:id="rId398" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84361" xr:uid="{7BF14927-2C00-43F8-A4B4-A3C534C7DF06}"/>
+    <hyperlink ref="A76" r:id="rId399" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85846" xr:uid="{1CD9B7DE-B81E-4B58-A668-0FB41E529843}"/>
+    <hyperlink ref="A416" r:id="rId400" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84705" xr:uid="{46452494-5CD8-4852-A6A4-96DB6FC3A397}"/>
+    <hyperlink ref="A417" r:id="rId401" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84879" xr:uid="{81966ED2-248F-447C-9F78-753AB3829D7C}"/>
+    <hyperlink ref="A418" r:id="rId402" display="C:\Users\amoore\Downloads\credView.asp?credidnt=74801" xr:uid="{500DE73A-9244-4FA6-B47D-7AD012087400}"/>
+    <hyperlink ref="A419" r:id="rId403" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80680" xr:uid="{6CD1D896-A27F-4279-B07D-DC9B7E868C9D}"/>
+    <hyperlink ref="A420" r:id="rId404" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84362" xr:uid="{90B35973-AAAC-4F46-8FCA-C1C07BABC684}"/>
+    <hyperlink ref="A77" r:id="rId405" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85310" xr:uid="{AA43BC6B-3D9D-4752-98FF-DD2D1D2301C5}"/>
+    <hyperlink ref="A421" r:id="rId406" display="C:\Users\amoore\Downloads\credView.asp?credidnt=81328" xr:uid="{75290737-AD89-4266-B599-EBE389042B3E}"/>
+    <hyperlink ref="A422" r:id="rId407" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80756" xr:uid="{D2BBDAF7-9CA7-4AAA-A7D6-AF443B59D2D5}"/>
+    <hyperlink ref="A423" r:id="rId408" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83146" xr:uid="{0879E90D-1FEE-466F-8229-E6E424F4A767}"/>
+    <hyperlink ref="A78" r:id="rId409" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85792" xr:uid="{93041888-CFD8-4CAD-920A-73EB9DFA2195}"/>
+    <hyperlink ref="A424" r:id="rId410" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85859" xr:uid="{7585C89A-91B6-46A8-8078-0484B8C23EED}"/>
+    <hyperlink ref="A425" r:id="rId411" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82738" xr:uid="{180E0143-6A7C-4737-B55B-6595034D2F6D}"/>
+    <hyperlink ref="A79" r:id="rId412" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86535" xr:uid="{D1BAF6CE-588F-4CD1-A259-D24DC40D5273}"/>
+    <hyperlink ref="A426" r:id="rId413" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86422" xr:uid="{32C03514-74BA-43F1-873C-3AAA9735B302}"/>
+    <hyperlink ref="A427" r:id="rId414" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83775" xr:uid="{E9775A74-020C-4D3A-93EF-F1D3BE10A6A2}"/>
+    <hyperlink ref="A428" r:id="rId415" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85908" xr:uid="{69B5399B-B73F-4EE4-BD23-9783F30C3CDF}"/>
+    <hyperlink ref="A429" r:id="rId416" display="C:\Users\amoore\Downloads\credView.asp?credidnt=80398" xr:uid="{ADFA24AA-A665-4FEE-AF1A-DDBEFC0E9CC0}"/>
+    <hyperlink ref="A80" r:id="rId417" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86132" xr:uid="{AA5B83C5-76F5-4951-8911-8AB72B11EC37}"/>
+    <hyperlink ref="A430" r:id="rId418" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86188" xr:uid="{B9DC584E-A925-46F8-A659-4B42B5CAD144}"/>
+    <hyperlink ref="A431" r:id="rId419" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85603" xr:uid="{25717F01-948D-49BB-B3C9-9DCE2686F806}"/>
+    <hyperlink ref="A432" r:id="rId420" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86453" xr:uid="{6E00AA78-4D81-4986-9166-0BDA4B98EE5A}"/>
+    <hyperlink ref="A433" r:id="rId421" display="C:\Users\amoore\Downloads\credView.asp?credidnt=85811" xr:uid="{07EB0B38-B808-4DF3-8E38-E9EA66FE28AD}"/>
+    <hyperlink ref="A81" r:id="rId422" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87347" xr:uid="{FC394EE7-3FDC-4B93-BF6A-A3198DE480DC}"/>
+    <hyperlink ref="A82" r:id="rId423" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86444" xr:uid="{20F56FAE-359F-4316-8440-EA7D7C2F1190}"/>
+    <hyperlink ref="A434" r:id="rId424" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86218" xr:uid="{1C9E2CC2-4150-435F-992D-30A092524F07}"/>
+    <hyperlink ref="A435" r:id="rId425" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87088" xr:uid="{CB76408E-181D-4A4F-89C0-98983BA210A3}"/>
+    <hyperlink ref="A83" r:id="rId426" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87162" xr:uid="{34E7B787-529F-4F99-BC16-A5732FE77C4B}"/>
+    <hyperlink ref="A436" r:id="rId427" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86284" xr:uid="{15347220-FC8F-4333-A6A5-29A037602057}"/>
+    <hyperlink ref="A437" r:id="rId428" display="C:\Users\amoore\Downloads\credView.asp?credidnt=84395" xr:uid="{11B8AE24-79B8-49E0-B58E-DD089541B559}"/>
+    <hyperlink ref="A84" r:id="rId429" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87290" xr:uid="{F9844A5E-CCEB-40EF-BDDE-6991791B7451}"/>
+    <hyperlink ref="A438" r:id="rId430" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87184" xr:uid="{1A379862-C0AC-44F2-9DA3-801F2B20169F}"/>
+    <hyperlink ref="A85" r:id="rId431" display="C:\Users\amoore\Downloads\credView.asp?credidnt=86140" xr:uid="{C6F4C552-748E-4947-83D1-902D3C43AAB9}"/>
+    <hyperlink ref="A86" r:id="rId432" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87525" xr:uid="{2A3003F5-8FE7-4185-BCE2-3790291D6424}"/>
+    <hyperlink ref="A87" r:id="rId433" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87530" xr:uid="{DE38FE04-FE08-4D80-B325-B21EE29D695A}"/>
+    <hyperlink ref="A88" r:id="rId434" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83428" xr:uid="{C50DA816-FD70-45D0-9981-332294BCB908}"/>
+    <hyperlink ref="A89" r:id="rId435" display="C:\Users\amoore\Downloads\credView.asp?credidnt=82279" xr:uid="{628D7FC7-915E-44F8-8D2D-BC4D67536FD9}"/>
+    <hyperlink ref="A90" r:id="rId436" display="C:\Users\amoore\Downloads\credView.asp?credidnt=87106" xr:uid="{3BB35AB0-A64F-4011-9143-ACA14D35F809}"/>
+    <hyperlink ref="A91" r:id="rId437" display="C:\Users\amoore\Downloads\credView.asp?credidnt=83864" xr:uid="{309E5AD8-FE59-4F27-8802-F3C610B80D71}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <legacyDrawing r:id="rId428"/>
+  <legacyDrawing r:id="rId438"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58243B89-FBAE-4A30-BB64-A14E4DC6E2F6}">
-  <dimension ref="A1:G330"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27AF318A-0AAE-49D4-81FC-0BC368E0F100}">
+  <dimension ref="A1:F328"/>
   <sheetViews>
-    <sheetView topLeftCell="A311" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView topLeftCell="A294" workbookViewId="0">
+      <selection activeCell="E294" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="1" t="s">
+    </row>
+    <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="2" t="s">
+      <c r="F20" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="E21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F33" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F34" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="F40" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F48" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F56" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E60" s="6"/>
+      <c r="F60" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F62" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="7">
+        <v>42916</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F64" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F68" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F69" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="F73" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F74" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F78" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E81" s="6"/>
+      <c r="F81" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F83" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F85" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F90" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F103" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F107" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F109" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E110" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F113" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E116" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F116" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E123" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F123" s="7">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="F125" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F126" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="F127" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E128" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F131" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E133" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E134" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F134" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F135" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="F136" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F137" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F138" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E139" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E140" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="F140" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E141" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="7">
+        <v>43646</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E143" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F144" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E147" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="F147" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="F148" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F149" s="7">
+        <v>45082</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F150" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F151" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F152" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E153" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F153" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E154" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E155" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E157" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E158" s="6"/>
+      <c r="F158" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E159" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F166" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F170" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F171" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E172" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E173" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="F173" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E174" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E175" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F175" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E176" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E177" s="6"/>
+      <c r="F177" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E178" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F178" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E180" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F180" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E181" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F183" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F184" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E185" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F185" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E187" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="F187" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E188" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E189" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F189" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F190" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E191" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F192" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E193" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F193" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E194" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F194" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E195" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E196" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E197" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="F197" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E198" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E199" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E200" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="F200" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E201" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E203" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F203" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E204" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E205" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E206" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E207" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F208" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E209" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="3" t="s">
+      <c r="F209" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="B210" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E210" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="4">
-[...13 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="F210" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E211" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F211" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E212" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F212" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E213" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="B215" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="C215" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E215" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="B216" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="C216" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E216" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F216" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="B217" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E217" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E218" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E219" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F219" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E220" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E221" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F221" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="B222" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="C222" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E222" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F222" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E223" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E224" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F224" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E225" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E226" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F226" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E227" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="B228" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E228" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F228" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F229" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E230" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F230" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E231" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E232" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F232" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E233" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="F233" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E234" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E235" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F235" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E236" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E237" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E238" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E239" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F239" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E240" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E241" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E242" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F242" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E243" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F243" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E244" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F244" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E245" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F245" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E246" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C247" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E247" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="B248" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="C248" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E248" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E249" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="F249" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E250" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F250" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="C251" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E251" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F251" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C252" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E252" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F252" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="C253" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E253" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E254" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F254" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E255" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E256" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F256" s="7">
+        <v>44347</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="B257" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="C257" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E257" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E258" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E259" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="B260" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C260" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E260" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C261" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E261" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E262" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="B263" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C263" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E263" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="F263" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E264" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F264" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E265" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="F265" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A266" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C266" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E266" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F266" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C267" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E267" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F267" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A268" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="B268" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="C268" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E268" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="B269" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E269" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A270" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E270" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E271" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F271" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E272" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E273" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F273" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E274" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E275" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...25 lines deleted...]
-      <c r="F4" s="3" t="s">
+      <c r="F275" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E276" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="4" t="s">
+        <v>721</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E277" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E278" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F278" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E279" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F279" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A280" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E280" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F280" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E281" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="F281" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C282" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E282" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="4">
-[...19 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="F282" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A283" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="C283" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E283" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="4">
-[...19 lines deleted...]
-      <c r="F6" s="3" t="s">
+      <c r="F283" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E284" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="4">
-[...42 lines deleted...]
-      <c r="F8" s="3" t="s">
+      <c r="F284" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A285" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="C285" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E285" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E286" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A287" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E287" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="4">
-[...42 lines deleted...]
-      <c r="F10" s="3" t="s">
+      <c r="F287" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A288" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E288" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F288" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A289" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E289" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A290" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="C290" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E290" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F290" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A291" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="C291" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E291" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="7">
+        <v>44012</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E292" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C293" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E293" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A294" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="C294" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E294" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A295" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E295" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F295" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A296" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="C296" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E296" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="7">
+        <v>44377</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A297" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C297" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E297" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A298" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="C298" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E298" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F298" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A299" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C299" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E299" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C300" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E300" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="4">
-[...42 lines deleted...]
-      <c r="F12" s="3" t="s">
+      <c r="F300" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A301" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C301" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E301" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="4">
-[...65 lines deleted...]
-      <c r="F15" s="3" t="s">
+      <c r="F301" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A302" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="C302" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E302" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F302" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A303" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E303" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F303" s="7">
+        <v>44742</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A304" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C304" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E304" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="4">
-[...19 lines deleted...]
-      <c r="F16" s="3" t="s">
+      <c r="F304" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A305" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C305" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E305" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A306" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C306" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E306" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A307" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="C307" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E307" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A308" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E308" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="F308" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A309" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C309" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E309" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A310" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C310" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E310" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="F310" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A311" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C311" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E311" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="4">
-[...108 lines deleted...]
-      <c r="E21" s="2" t="s">
+      <c r="F311" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A312" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="C312" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E312" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A313" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C313" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E313" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="F313" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="4" t="s">
+        <v>915</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="C314" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E314" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F314" s="7">
+        <v>45107</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A315" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="C315" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E315" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A316" s="4" t="s">
+        <v>927</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C316" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E316" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...56 lines deleted...]
-      <c r="B24" s="2" t="s">
+      <c r="F316" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A317" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C317" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E317" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="F317" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A318" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C318" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E318" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...54 lines deleted...]
-      <c r="F26" s="3" t="s">
+      <c r="F318" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A319" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C319" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E319" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F319" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A320" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C320" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E320" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A321" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C321" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E321" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F321" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A322" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C322" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E322" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F322" s="7">
+        <v>45473</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C323" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E323" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F323" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A324" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C324" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E324" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="F324" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A325" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E325" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F325" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A326" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E326" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="G26" s="4">
-[...88 lines deleted...]
-      <c r="F30" s="3" t="s">
+      <c r="F326" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A327" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C327" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G30" s="4">
-[...3738 lines deleted...]
-      <c r="E193" s="2" t="s">
+      <c r="E327" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F327" s="7">
+        <v>45838</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="4" t="s">
         <v>1000</v>
       </c>
-      <c r="F193" s="3" t="s">
-[...2139 lines deleted...]
-      <c r="G286" s="4">
+      <c r="B328" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C328" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E328" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F328" s="7">
         <v>45838</v>
       </c>
-    </row>
-[...994 lines deleted...]
-      <c r="G330" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A18" r:id="rId1" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44372" xr:uid="{9ADBFC33-5F54-479E-BE5D-0A20BB61497C}"/>
-[...326 lines deleted...]
-    <hyperlink ref="A329" r:id="rId328" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79988" xr:uid="{9BB62C75-F49D-460F-9D91-662B523C89A1}"/>
+    <hyperlink ref="A2" r:id="rId1" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44372" xr:uid="{8C91B266-CDC2-48C3-8E3A-4F450D686446}"/>
+    <hyperlink ref="A151" r:id="rId2" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44388" xr:uid="{CE8BE38D-15EB-463B-9BF6-75A4AA978177}"/>
+    <hyperlink ref="A152" r:id="rId3" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44427" xr:uid="{B92B200E-8493-45E1-AC45-4BA54594B61D}"/>
+    <hyperlink ref="A3" r:id="rId4" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44430" xr:uid="{96B0A78A-9B71-452D-A6C2-A7C1B2CBA633}"/>
+    <hyperlink ref="A153" r:id="rId5" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44433" xr:uid="{EC602876-790F-44CD-96B2-03BCF1B05202}"/>
+    <hyperlink ref="A4" r:id="rId6" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44434" xr:uid="{47770C2B-BBDD-4B53-BCEB-BA37D143413B}"/>
+    <hyperlink ref="A5" r:id="rId7" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44435" xr:uid="{BC9CC9C8-68F2-44CC-A692-B74D5456DA84}"/>
+    <hyperlink ref="A6" r:id="rId8" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44444" xr:uid="{D903F2B5-5662-4E88-814C-3849517B652B}"/>
+    <hyperlink ref="A154" r:id="rId9" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44449" xr:uid="{E8BA163A-BD52-481D-BA16-8E4A6FD624D2}"/>
+    <hyperlink ref="A155" r:id="rId10" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44450" xr:uid="{BBB154B8-7C02-4AA3-BA0A-5463D14B4C53}"/>
+    <hyperlink ref="A7" r:id="rId11" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44455" xr:uid="{35F2DA36-E38D-46A6-9B7F-23634B603E39}"/>
+    <hyperlink ref="A8" r:id="rId12" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44474" xr:uid="{241ADE54-39FF-4851-BA90-8C17CDD516FE}"/>
+    <hyperlink ref="A156" r:id="rId13" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44495" xr:uid="{0B604C81-6BCF-466F-A779-828187B6890A}"/>
+    <hyperlink ref="A157" r:id="rId14" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44498" xr:uid="{F1B026C1-6FBF-4282-AD3E-EAABFE3AA69C}"/>
+    <hyperlink ref="A9" r:id="rId15" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44510" xr:uid="{20E961BF-5EF6-4B4E-AA48-651D876A80FA}"/>
+    <hyperlink ref="A10" r:id="rId16" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44511" xr:uid="{E4199A74-6AF1-4E3F-AE82-86692EFA7DAE}"/>
+    <hyperlink ref="A11" r:id="rId17" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44512" xr:uid="{D557C111-090E-477F-ADA3-A03C7B534A2F}"/>
+    <hyperlink ref="A158" r:id="rId18" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44519" xr:uid="{7EBBCF64-7E66-4FAE-B46D-2AF414A8D2DC}"/>
+    <hyperlink ref="A12" r:id="rId19" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44521" xr:uid="{E186D812-6F65-448C-A1FE-4D323A5D55C0}"/>
+    <hyperlink ref="A13" r:id="rId20" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44529" xr:uid="{3277B8AC-2503-47C5-9B73-4A8FC6096134}"/>
+    <hyperlink ref="A14" r:id="rId21" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44542" xr:uid="{F4C0B5BE-A7CF-4A6F-B879-5392FFD32CFE}"/>
+    <hyperlink ref="A15" r:id="rId22" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44548" xr:uid="{C6F4C495-6A7C-4ADE-B523-20418E79ECA4}"/>
+    <hyperlink ref="A16" r:id="rId23" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44549" xr:uid="{66F837BE-6C0C-457B-A8E1-E14CADA39008}"/>
+    <hyperlink ref="A17" r:id="rId24" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44556" xr:uid="{B9023184-42E7-472F-89D1-001F11F21033}"/>
+    <hyperlink ref="A18" r:id="rId25" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44557" xr:uid="{76966B04-42EA-41C1-ACB0-72C352F8454B}"/>
+    <hyperlink ref="A159" r:id="rId26" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44565" xr:uid="{0AE25DEB-DBDD-40BD-8B73-F07895620A17}"/>
+    <hyperlink ref="A19" r:id="rId27" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44570" xr:uid="{CB6E1D2A-512C-4F60-863E-E4920B64991B}"/>
+    <hyperlink ref="A20" r:id="rId28" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44571" xr:uid="{D45AB937-E76A-456C-A728-BD5BCD6A99F1}"/>
+    <hyperlink ref="A21" r:id="rId29" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44574" xr:uid="{2F6BE322-6DAC-4381-BA92-B575A28D25A6}"/>
+    <hyperlink ref="A22" r:id="rId30" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44616" xr:uid="{F5724828-D048-4A69-80D7-9027078C0A4B}"/>
+    <hyperlink ref="A23" r:id="rId31" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44620" xr:uid="{1B04E0A5-A40E-40BD-BAD6-F3E827D72017}"/>
+    <hyperlink ref="A24" r:id="rId32" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44621" xr:uid="{CD1CD63C-1056-4D08-9C4A-1FF8E3E6A42A}"/>
+    <hyperlink ref="A25" r:id="rId33" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44635" xr:uid="{FD7D4CEC-5303-42DD-9A84-5816C8BA9704}"/>
+    <hyperlink ref="A26" r:id="rId34" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44638" xr:uid="{7B4DF144-EB98-47DF-84EB-5A70D569535C}"/>
+    <hyperlink ref="A27" r:id="rId35" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44647" xr:uid="{DA2D3277-6650-44C2-BD46-5BC774CD2EA3}"/>
+    <hyperlink ref="A28" r:id="rId36" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44648" xr:uid="{C863E3A2-CB50-442D-B1A8-C90B96787913}"/>
+    <hyperlink ref="A29" r:id="rId37" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44649" xr:uid="{E202F26D-B293-4843-A17E-BE13BCC59C77}"/>
+    <hyperlink ref="A30" r:id="rId38" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44650" xr:uid="{BF2EA9D0-767F-4231-B2C7-E1B010A70600}"/>
+    <hyperlink ref="A31" r:id="rId39" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44652" xr:uid="{C8CE021A-27A3-4B89-9872-985A2FC0E321}"/>
+    <hyperlink ref="A32" r:id="rId40" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44660" xr:uid="{EF991DB2-92D7-41AE-BB48-BEF0AE85A1EA}"/>
+    <hyperlink ref="A160" r:id="rId41" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44661" xr:uid="{DB35B942-1761-4F01-8B99-C142415A42BD}"/>
+    <hyperlink ref="A33" r:id="rId42" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44663" xr:uid="{A425C66B-9BF7-4537-99B2-A5737B2AC310}"/>
+    <hyperlink ref="A161" r:id="rId43" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44701" xr:uid="{F14969C9-E94F-4085-8086-78EA11A1AB52}"/>
+    <hyperlink ref="A34" r:id="rId44" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44707" xr:uid="{C6B11824-9C2C-4195-B535-31482A0AD9DE}"/>
+    <hyperlink ref="A162" r:id="rId45" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44717" xr:uid="{9960DB2B-CB08-4896-B0E2-4557E9FA8B0C}"/>
+    <hyperlink ref="A35" r:id="rId46" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44718" xr:uid="{9638A2E4-454B-4A72-8077-F7EA8CCE54D0}"/>
+    <hyperlink ref="A36" r:id="rId47" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44771" xr:uid="{E1C82963-9D3C-4324-9CC7-1BE4FBB25CC0}"/>
+    <hyperlink ref="A37" r:id="rId48" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44775" xr:uid="{BEABDC7A-A4C8-4EF8-AD98-DA59BBD6C448}"/>
+    <hyperlink ref="A163" r:id="rId49" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44854" xr:uid="{97F14DCB-1E7D-40AE-AA4C-B4A8562B7478}"/>
+    <hyperlink ref="A38" r:id="rId50" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44888" xr:uid="{5C488C31-F871-4532-9C12-7239E3C75585}"/>
+    <hyperlink ref="A164" r:id="rId51" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44896" xr:uid="{B92370F9-9C5E-4B28-9CCC-09065B52AA19}"/>
+    <hyperlink ref="A39" r:id="rId52" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44902" xr:uid="{9DD60311-43A9-435D-AB45-A6570507BC22}"/>
+    <hyperlink ref="A165" r:id="rId53" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44912" xr:uid="{0CF0ED1E-127F-4EA4-B565-8ED40ED660AB}"/>
+    <hyperlink ref="A166" r:id="rId54" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44920" xr:uid="{BE9E2DDE-8FFA-4CE8-8CC7-105DA6B2EFE2}"/>
+    <hyperlink ref="A40" r:id="rId55" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44922" xr:uid="{994F9231-1111-4C6A-9E7D-C72C2F03620F}"/>
+    <hyperlink ref="A41" r:id="rId56" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44936" xr:uid="{3F0C06FA-7673-4FDD-9544-9F4DA477CBF4}"/>
+    <hyperlink ref="A167" r:id="rId57" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44947" xr:uid="{E54B6498-4D3F-428D-B4B5-D457FBBA8559}"/>
+    <hyperlink ref="A42" r:id="rId58" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44948" xr:uid="{22D4263C-7037-4518-B89C-236A70795DB5}"/>
+    <hyperlink ref="A43" r:id="rId59" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44971" xr:uid="{7D459F94-FCAE-4A38-A889-2C4048E2A794}"/>
+    <hyperlink ref="A168" r:id="rId60" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44973" xr:uid="{A97CE6B0-A31A-41AF-A199-A7B78DC3E4E2}"/>
+    <hyperlink ref="A169" r:id="rId61" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44974" xr:uid="{B4B3B860-180C-48CC-9B30-8F51FF952A64}"/>
+    <hyperlink ref="A170" r:id="rId62" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44986" xr:uid="{7C6A87C1-BA2B-4C9F-90CA-4F8CDEA06D42}"/>
+    <hyperlink ref="A44" r:id="rId63" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44987" xr:uid="{A929FF1B-22DD-4E0C-AE3C-BA9B770F13A2}"/>
+    <hyperlink ref="A45" r:id="rId64" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45002" xr:uid="{323D6C91-BCB9-45E7-A712-8EF132549DEF}"/>
+    <hyperlink ref="A171" r:id="rId65" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45019" xr:uid="{9DBF04C4-8E33-42E8-B492-3241CE81E9FA}"/>
+    <hyperlink ref="A172" r:id="rId66" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45036" xr:uid="{9B97D833-CD1F-43CE-9F88-4480DA00AA47}"/>
+    <hyperlink ref="A173" r:id="rId67" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45062" xr:uid="{A18A0F23-DA24-4CEE-A900-CAF8C26D041F}"/>
+    <hyperlink ref="A46" r:id="rId68" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45064" xr:uid="{DCF6F369-B428-4BC7-B4E0-D85F7DC4A10C}"/>
+    <hyperlink ref="A174" r:id="rId69" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45072" xr:uid="{28354472-C13A-4FE4-A97D-8118EED9DD75}"/>
+    <hyperlink ref="A47" r:id="rId70" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45074" xr:uid="{CCD15B16-6539-4461-A601-BB4B3935DF42}"/>
+    <hyperlink ref="A48" r:id="rId71" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45121" xr:uid="{6F085E4C-2D5A-4BD9-B5CF-F5A8274D4EE8}"/>
+    <hyperlink ref="A49" r:id="rId72" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45126" xr:uid="{FAD06E10-AEB9-4240-AECD-508570487A1B}"/>
+    <hyperlink ref="A50" r:id="rId73" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45140" xr:uid="{6A14C876-0204-4B12-A514-6D88B7EF801D}"/>
+    <hyperlink ref="A51" r:id="rId74" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45142" xr:uid="{E617246E-CB34-4A3F-8851-DF590E4868A3}"/>
+    <hyperlink ref="A175" r:id="rId75" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45144" xr:uid="{C098A9FB-C93E-4635-A43C-4CDC3836FC6F}"/>
+    <hyperlink ref="A176" r:id="rId76" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45153" xr:uid="{2D93893F-1E0C-48FD-A754-9ADBD68FD6F7}"/>
+    <hyperlink ref="A52" r:id="rId77" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45177" xr:uid="{5C60D01D-9D5B-4FB8-AFAD-D5D9F7AC35AA}"/>
+    <hyperlink ref="A177" r:id="rId78" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45186" xr:uid="{CADD12C8-FDB6-48B7-B890-E7E893DF4AA5}"/>
+    <hyperlink ref="A178" r:id="rId79" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45187" xr:uid="{2AB8558C-6F6E-45F1-AA4E-DBA4BBBD2116}"/>
+    <hyperlink ref="A53" r:id="rId80" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45204" xr:uid="{4DA37F29-F3B0-4BF4-8523-C166852AF25B}"/>
+    <hyperlink ref="A179" r:id="rId81" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45220" xr:uid="{BEEB7713-235D-4F8D-BD50-B971233FA970}"/>
+    <hyperlink ref="A54" r:id="rId82" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45224" xr:uid="{A11B2FEC-E625-4E18-8691-0705AE6F411B}"/>
+    <hyperlink ref="A55" r:id="rId83" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45242" xr:uid="{0AFF43BD-476A-4ABA-8442-5C4A17C7FF79}"/>
+    <hyperlink ref="A180" r:id="rId84" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45243" xr:uid="{A48C6EE6-977D-487F-B3CF-DA3BC13D413D}"/>
+    <hyperlink ref="A56" r:id="rId85" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45255" xr:uid="{944BD49B-DF98-4457-8568-2429B9F9C697}"/>
+    <hyperlink ref="A57" r:id="rId86" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45262" xr:uid="{C0C182D0-2E83-4FFE-9047-E4F36AB06DE6}"/>
+    <hyperlink ref="A58" r:id="rId87" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45263" xr:uid="{1C62BE05-84BC-43CA-87EA-3842B93F6206}"/>
+    <hyperlink ref="A59" r:id="rId88" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45273" xr:uid="{A0AA1E50-0976-44C4-BD89-9110FF401233}"/>
+    <hyperlink ref="A60" r:id="rId89" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45286" xr:uid="{824595B0-AB10-42C4-B569-6CCC59CA279E}"/>
+    <hyperlink ref="A61" r:id="rId90" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45336" xr:uid="{BE1889CE-9E6F-40BE-8C68-D371D89CC0F8}"/>
+    <hyperlink ref="A62" r:id="rId91" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45339" xr:uid="{0171CE04-E10B-41A0-99B3-4EFFA2C4B741}"/>
+    <hyperlink ref="A63" r:id="rId92" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45344" xr:uid="{8B6C2C4A-06FE-4425-9E28-FCA3EC9FCC1A}"/>
+    <hyperlink ref="A181" r:id="rId93" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45346" xr:uid="{384ACACB-6882-4BC9-AC89-9F34EDDE0705}"/>
+    <hyperlink ref="A64" r:id="rId94" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45351" xr:uid="{A8E74D22-7A30-4EF7-B917-BFC3916DE2AA}"/>
+    <hyperlink ref="A65" r:id="rId95" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45353" xr:uid="{2137A5FD-98F4-4F1D-B154-22DA651C75A2}"/>
+    <hyperlink ref="A182" r:id="rId96" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45360" xr:uid="{8AE09262-1BD1-44D9-98EF-5C59D331D08C}"/>
+    <hyperlink ref="A183" r:id="rId97" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45373" xr:uid="{05128E18-53D6-4311-9EED-88C3B16FB895}"/>
+    <hyperlink ref="A66" r:id="rId98" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45374" xr:uid="{DEA278DC-7EE8-4D6C-B8CE-FA2225F8EDE1}"/>
+    <hyperlink ref="A67" r:id="rId99" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45375" xr:uid="{AE30ABF3-03DC-45E2-B0A5-6DA2ED9F4E5E}"/>
+    <hyperlink ref="A184" r:id="rId100" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45383" xr:uid="{9C36555A-CC90-4CD4-9DF1-FB4DBAA0B52A}"/>
+    <hyperlink ref="A68" r:id="rId101" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45388" xr:uid="{CB4CDB8B-B2E1-440B-93F9-BBCF9A132322}"/>
+    <hyperlink ref="A69" r:id="rId102" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45390" xr:uid="{09546184-4E75-4E55-BB10-A6E533B79539}"/>
+    <hyperlink ref="A70" r:id="rId103" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45393" xr:uid="{480DE874-0296-4FDE-8FF1-31CBFCD98425}"/>
+    <hyperlink ref="A71" r:id="rId104" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45397" xr:uid="{440A41D3-45D7-4502-B7B1-76F33697AE6E}"/>
+    <hyperlink ref="A72" r:id="rId105" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45399" xr:uid="{5D72530C-320D-4645-B2BF-63BA01A30784}"/>
+    <hyperlink ref="A185" r:id="rId106" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45421" xr:uid="{86B15B64-957C-4227-9984-6B9756A662E7}"/>
+    <hyperlink ref="A186" r:id="rId107" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45423" xr:uid="{CD901A88-2A20-486E-B969-B333EF898658}"/>
+    <hyperlink ref="A73" r:id="rId108" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45434" xr:uid="{93603215-5B05-491B-ACEB-32C0E5AF7667}"/>
+    <hyperlink ref="A187" r:id="rId109" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45437" xr:uid="{801677C4-192A-427F-87B8-A4A9D731181B}"/>
+    <hyperlink ref="A74" r:id="rId110" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45441" xr:uid="{D72FC724-A3E9-4480-BA7D-FE618952CE6E}"/>
+    <hyperlink ref="A188" r:id="rId111" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45443" xr:uid="{C62A45D2-7CE6-4433-B2A6-BDBA5D27FB7D}"/>
+    <hyperlink ref="A75" r:id="rId112" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45448" xr:uid="{A8543F28-A0CD-4A1E-92FD-B2E37A999093}"/>
+    <hyperlink ref="A189" r:id="rId113" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45456" xr:uid="{8303F3DB-04A2-4443-B59D-2456814D4B1F}"/>
+    <hyperlink ref="A190" r:id="rId114" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45457" xr:uid="{A366D8EF-82FA-400A-8EDA-5BFB051362AE}"/>
+    <hyperlink ref="A76" r:id="rId115" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45458" xr:uid="{907B856F-AAF1-47DC-A93E-3CA7E202699C}"/>
+    <hyperlink ref="A191" r:id="rId116" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45466" xr:uid="{85D6F834-33E6-4EE2-B9DD-ACE0AF163797}"/>
+    <hyperlink ref="A77" r:id="rId117" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45468" xr:uid="{A35EC7E4-1B40-4B06-B4FA-2A4925D2385B}"/>
+    <hyperlink ref="A78" r:id="rId118" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45471" xr:uid="{6DF5DF38-7D83-436B-B212-7B78324C2476}"/>
+    <hyperlink ref="A192" r:id="rId119" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45513" xr:uid="{995E4941-88F8-4239-9103-0E110EE8419B}"/>
+    <hyperlink ref="A79" r:id="rId120" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45514" xr:uid="{8E3F98EA-5072-4232-A4C0-F57059536188}"/>
+    <hyperlink ref="A193" r:id="rId121" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45515" xr:uid="{192A2B8C-3CCC-482E-BF79-EB51D9157D56}"/>
+    <hyperlink ref="A194" r:id="rId122" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45521" xr:uid="{BEBC88B5-2078-4B43-9B31-AD5D040B3EC0}"/>
+    <hyperlink ref="A195" r:id="rId123" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45523" xr:uid="{CCFC7BEE-57A4-4D10-B5A7-B756CC551AFE}"/>
+    <hyperlink ref="A80" r:id="rId124" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45561" xr:uid="{86B1E71D-FB85-4CCE-A727-C6F5A2B064D3}"/>
+    <hyperlink ref="A81" r:id="rId125" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45569" xr:uid="{2416A53A-C508-49D3-A765-ECD514579497}"/>
+    <hyperlink ref="A82" r:id="rId126" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45589" xr:uid="{248D656B-999F-4BD5-BAE8-BBF812176543}"/>
+    <hyperlink ref="A83" r:id="rId127" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45598" xr:uid="{38B898E2-4703-453D-B132-3F0A314D4D5F}"/>
+    <hyperlink ref="A84" r:id="rId128" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45635" xr:uid="{38FA89D1-DCEB-4509-9708-E8FEC636A646}"/>
+    <hyperlink ref="A85" r:id="rId129" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45773" xr:uid="{CC04B2A2-9B95-4D22-97BE-21C88EA363DB}"/>
+    <hyperlink ref="A86" r:id="rId130" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45788" xr:uid="{43FB470B-268A-4521-9FC3-8236631E6578}"/>
+    <hyperlink ref="A196" r:id="rId131" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45789" xr:uid="{6E9F9085-F542-4C9E-BFAB-7FB77579D57B}"/>
+    <hyperlink ref="A197" r:id="rId132" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45798" xr:uid="{0468083C-154E-488A-BD73-00A24EFDEC2F}"/>
+    <hyperlink ref="A87" r:id="rId133" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45878" xr:uid="{53A81859-1591-44D7-82E2-8DFCB5F0CA94}"/>
+    <hyperlink ref="A88" r:id="rId134" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45955" xr:uid="{336B4363-805B-4045-8771-65B67B115920}"/>
+    <hyperlink ref="A89" r:id="rId135" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46015" xr:uid="{819A6923-15FD-4488-B164-1FF5BD23B417}"/>
+    <hyperlink ref="A90" r:id="rId136" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46293" xr:uid="{BA9FC2FE-DD05-429E-A3F2-D31CE1351929}"/>
+    <hyperlink ref="A91" r:id="rId137" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46295" xr:uid="{55C10982-49D2-4D5A-A954-2E79DBD589CA}"/>
+    <hyperlink ref="A92" r:id="rId138" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46307" xr:uid="{AAD86032-A04D-4684-BEEB-CAA3BA31E2BF}"/>
+    <hyperlink ref="A198" r:id="rId139" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46312" xr:uid="{6A7AB064-F7B7-48E1-901E-24134261B490}"/>
+    <hyperlink ref="A199" r:id="rId140" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46645" xr:uid="{491DDC7E-450B-40CB-A5D9-99F87BE5AEFA}"/>
+    <hyperlink ref="A200" r:id="rId141" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46653" xr:uid="{4E447D0B-45A3-4D5B-8379-7A43DFC3F98C}"/>
+    <hyperlink ref="A93" r:id="rId142" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46654" xr:uid="{3E08BECB-1ADB-48A2-992F-0459EA4B4CB3}"/>
+    <hyperlink ref="A201" r:id="rId143" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46701" xr:uid="{E906C0F0-1FA7-4FB5-A498-B7BD567677B1}"/>
+    <hyperlink ref="A202" r:id="rId144" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46703" xr:uid="{AEBD7F3D-8B43-4D8F-B887-E2204475464A}"/>
+    <hyperlink ref="A94" r:id="rId145" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46735" xr:uid="{ECC25D30-FCF6-481E-8EBE-8C228A914B09}"/>
+    <hyperlink ref="A203" r:id="rId146" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46773" xr:uid="{84DA0EEC-4008-4C7E-B570-9AFE350B9498}"/>
+    <hyperlink ref="A204" r:id="rId147" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46775" xr:uid="{68AA48BE-22B0-4C64-B73F-6512431D7A81}"/>
+    <hyperlink ref="A95" r:id="rId148" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46943" xr:uid="{09F3DD8D-493B-4B85-8C88-F1A77A60BA22}"/>
+    <hyperlink ref="A96" r:id="rId149" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46945" xr:uid="{EE408108-035B-40CB-985F-359A915278F1}"/>
+    <hyperlink ref="A97" r:id="rId150" display="C:\Users\amoore\Downloads\credView.asp?credidnt=46946" xr:uid="{253C7144-64F4-42BC-BB00-AEFD3C023643}"/>
+    <hyperlink ref="A205" r:id="rId151" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47067" xr:uid="{11EA26A9-C1EF-4EC6-9DFE-5A4806E40B6D}"/>
+    <hyperlink ref="A98" r:id="rId152" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47068" xr:uid="{26E37A11-2C98-49AC-AC60-6162BF0FB793}"/>
+    <hyperlink ref="A99" r:id="rId153" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47069" xr:uid="{A80FB011-3324-4E86-96A4-C208A8AB784F}"/>
+    <hyperlink ref="A100" r:id="rId154" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47123" xr:uid="{CF485286-E75A-4F3F-A32D-9120EA03FD35}"/>
+    <hyperlink ref="A206" r:id="rId155" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47177" xr:uid="{DFE75A27-A3FA-4AE2-9950-4445B94C361F}"/>
+    <hyperlink ref="A207" r:id="rId156" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47179" xr:uid="{982BC25B-1819-4479-8FD4-E7321AD4A126}"/>
+    <hyperlink ref="A208" r:id="rId157" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47181" xr:uid="{308CDC5A-205A-4DD2-B837-437A25AF87EE}"/>
+    <hyperlink ref="A101" r:id="rId158" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47346" xr:uid="{7F89048C-192B-46C9-BA81-B59046D9C664}"/>
+    <hyperlink ref="A102" r:id="rId159" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47348" xr:uid="{5B1BF28E-57B7-4F0C-8CF7-1B98C40DD460}"/>
+    <hyperlink ref="A209" r:id="rId160" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47350" xr:uid="{58AFE8A7-9FD2-4E5F-AFE3-5AF4A18EFAA2}"/>
+    <hyperlink ref="A103" r:id="rId161" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47353" xr:uid="{8C154D2C-FF16-4AEF-BEE1-C60E28E86666}"/>
+    <hyperlink ref="A210" r:id="rId162" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47655" xr:uid="{8BE82CC7-1274-48CE-B778-4D2B5885447A}"/>
+    <hyperlink ref="A211" r:id="rId163" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47656" xr:uid="{6297E503-E5AE-420D-8FB7-A933C208D0AF}"/>
+    <hyperlink ref="A212" r:id="rId164" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47657" xr:uid="{79B77F01-844D-4285-835E-C4EAEE9043E8}"/>
+    <hyperlink ref="A213" r:id="rId165" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47658" xr:uid="{475F6B18-6B29-4F42-8BF3-7A70EE2954DD}"/>
+    <hyperlink ref="A104" r:id="rId166" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47659" xr:uid="{A2358CFB-0A95-4BDC-AEBE-4E4FC6E0A9D0}"/>
+    <hyperlink ref="A105" r:id="rId167" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47773" xr:uid="{09F37D23-1059-4B4B-BA19-9A52500848F9}"/>
+    <hyperlink ref="A106" r:id="rId168" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47896" xr:uid="{60BC4982-F482-461E-94C0-F6ADE6E5F7BC}"/>
+    <hyperlink ref="A214" r:id="rId169" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47897" xr:uid="{3BFB3958-F7BC-46DA-B9FD-82F23AB6EB95}"/>
+    <hyperlink ref="A107" r:id="rId170" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47900" xr:uid="{660F1776-19EB-4D85-8179-186BD56A6BC9}"/>
+    <hyperlink ref="A215" r:id="rId171" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47929" xr:uid="{0BCFCB12-B698-48EB-8308-1750D65588A5}"/>
+    <hyperlink ref="A216" r:id="rId172" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47968" xr:uid="{229CB83B-0C0B-44F4-B96D-4745E816DCCB}"/>
+    <hyperlink ref="A108" r:id="rId173" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47971" xr:uid="{2CB5345B-A412-4D31-85AC-0B0598B8F32A}"/>
+    <hyperlink ref="A217" r:id="rId174" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47978" xr:uid="{4E9C5A27-4846-4B6F-991F-195DB1C2B72E}"/>
+    <hyperlink ref="A109" r:id="rId175" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47979" xr:uid="{06169283-C407-463D-B3C4-53962C288FF2}"/>
+    <hyperlink ref="A218" r:id="rId176" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47996" xr:uid="{4008597F-BF72-4B26-9F18-3A1111C6AD8D}"/>
+    <hyperlink ref="A219" r:id="rId177" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56358" xr:uid="{28E892B8-F7AA-45ED-BFFE-92DD3DA9801F}"/>
+    <hyperlink ref="A110" r:id="rId178" display="C:\Users\amoore\Downloads\credView.asp?credidnt=47997" xr:uid="{72E47130-87FF-477F-88B8-A581A28BAD75}"/>
+    <hyperlink ref="A220" r:id="rId179" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48002" xr:uid="{5D28FC88-C21C-4649-9814-5F1E6D618B9F}"/>
+    <hyperlink ref="A111" r:id="rId180" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48015" xr:uid="{9624F305-BAF8-4542-869B-A0A744715099}"/>
+    <hyperlink ref="A112" r:id="rId181" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48022" xr:uid="{4758A30C-2BA5-4D26-A9CD-4F5A769599C0}"/>
+    <hyperlink ref="A113" r:id="rId182" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48110" xr:uid="{1D24AE04-7346-4570-BADF-80E110A78466}"/>
+    <hyperlink ref="A221" r:id="rId183" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48116" xr:uid="{EAABAADA-225F-431F-94F0-45A922C8D8A7}"/>
+    <hyperlink ref="A222" r:id="rId184" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48118" xr:uid="{ECC65DBE-623F-409C-8AB0-FFE59BDDACA8}"/>
+    <hyperlink ref="A114" r:id="rId185" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48148" xr:uid="{91AF11C6-B0C9-477E-9C19-53A42CA9C660}"/>
+    <hyperlink ref="A115" r:id="rId186" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48149" xr:uid="{C32DC3F2-40D6-402F-B392-C3761BED2292}"/>
+    <hyperlink ref="A223" r:id="rId187" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48160" xr:uid="{14C543C8-C4F9-4F17-B5F7-575A2C452880}"/>
+    <hyperlink ref="A224" r:id="rId188" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48187" xr:uid="{9EC77671-B840-4C47-B0EA-22D14B23F48C}"/>
+    <hyperlink ref="A116" r:id="rId189" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48235" xr:uid="{DDF215A2-8A71-4F7D-ACD7-73D6730F25D4}"/>
+    <hyperlink ref="A225" r:id="rId190" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48261" xr:uid="{2B4AC5ED-7CCA-446F-88C4-43C806104ECF}"/>
+    <hyperlink ref="A117" r:id="rId191" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48263" xr:uid="{3FF89414-79A0-4FA8-9F3A-D61E1C7331EA}"/>
+    <hyperlink ref="A118" r:id="rId192" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48270" xr:uid="{EC6112D6-FB0D-476C-90EF-593862D8085E}"/>
+    <hyperlink ref="A226" r:id="rId193" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48289" xr:uid="{438CB5DE-CB08-421B-9032-96409EA0C662}"/>
+    <hyperlink ref="A119" r:id="rId194" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48294" xr:uid="{09C24EF6-7026-4839-9A8B-9F70167A48D3}"/>
+    <hyperlink ref="A120" r:id="rId195" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48303" xr:uid="{54B2C1E2-F08D-49E8-89D1-CF14D3F9A2E2}"/>
+    <hyperlink ref="A227" r:id="rId196" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48326" xr:uid="{A44E90EC-7D9B-462A-828B-723F5C6567CA}"/>
+    <hyperlink ref="A228" r:id="rId197" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48349" xr:uid="{398B57A5-6801-47AB-9736-CB10CB4E0145}"/>
+    <hyperlink ref="A121" r:id="rId198" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48372" xr:uid="{C9BAB8D0-2385-4A74-A0C8-C1DABF70133B}"/>
+    <hyperlink ref="A229" r:id="rId199" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48377" xr:uid="{FD668432-312B-41CC-AADD-3B4A73E32174}"/>
+    <hyperlink ref="A122" r:id="rId200" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48426" xr:uid="{93D33179-5EC5-4714-8C01-7C71E408C810}"/>
+    <hyperlink ref="A230" r:id="rId201" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48434" xr:uid="{8748A046-143D-4B3A-A27E-D90CC3205952}"/>
+    <hyperlink ref="A123" r:id="rId202" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48443" xr:uid="{78B331C0-B2EA-416B-8DE1-A69F328AE0AF}"/>
+    <hyperlink ref="A231" r:id="rId203" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48454" xr:uid="{F12D8ED8-9EE0-42AD-88B2-DE5CD4D209A7}"/>
+    <hyperlink ref="A232" r:id="rId204" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48459" xr:uid="{B4BBD3B7-8826-4A2C-A058-2B630868D3AE}"/>
+    <hyperlink ref="A124" r:id="rId205" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48488" xr:uid="{7163227E-3F98-46DF-9952-010624BD8B13}"/>
+    <hyperlink ref="A233" r:id="rId206" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48513" xr:uid="{33951C66-CDAD-45C2-A0A6-68A3FC955C64}"/>
+    <hyperlink ref="A234" r:id="rId207" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48536" xr:uid="{DA182311-2789-4575-A52C-F0A1159F1CAC}"/>
+    <hyperlink ref="A235" r:id="rId208" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48561" xr:uid="{DCF5800D-540D-4C96-B118-6F7C5A75B575}"/>
+    <hyperlink ref="A236" r:id="rId209" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48576" xr:uid="{0A46F225-9C9B-4A03-AE43-E23A20FF7782}"/>
+    <hyperlink ref="A237" r:id="rId210" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48606" xr:uid="{F69676B0-A3E0-46F6-A9A9-4C5E1D831926}"/>
+    <hyperlink ref="A238" r:id="rId211" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48664" xr:uid="{12546578-4C54-4F99-9C90-921F67E49CD3}"/>
+    <hyperlink ref="A125" r:id="rId212" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48666" xr:uid="{520E4FF2-B7E6-4AA5-AFAA-9685E11BA0BE}"/>
+    <hyperlink ref="A239" r:id="rId213" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48670" xr:uid="{40AAAF7E-A314-40DB-9F59-227E1ECCD841}"/>
+    <hyperlink ref="A126" r:id="rId214" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48680" xr:uid="{DF521BF8-C74E-4C2F-87C2-B5F4FF0069DC}"/>
+    <hyperlink ref="A240" r:id="rId215" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48697" xr:uid="{7DB4923E-9709-47A4-AC26-8A401EFB3E00}"/>
+    <hyperlink ref="A241" r:id="rId216" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48701" xr:uid="{6CE66A13-366B-4624-8581-3CDDC779F616}"/>
+    <hyperlink ref="A242" r:id="rId217" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48710" xr:uid="{F0E06021-A8DA-4207-AA59-00690F997A24}"/>
+    <hyperlink ref="A127" r:id="rId218" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48773" xr:uid="{FEF6C5C4-E8B3-4F55-8FD5-175289FB7B41}"/>
+    <hyperlink ref="A243" r:id="rId219" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48780" xr:uid="{04CD7827-B505-4909-B64D-7B53050EA457}"/>
+    <hyperlink ref="A244" r:id="rId220" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48807" xr:uid="{C001263E-B878-4690-8CF3-E2FBF6181F50}"/>
+    <hyperlink ref="A245" r:id="rId221" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48814" xr:uid="{9588A8F5-EC37-4565-A9F7-C234507C46C8}"/>
+    <hyperlink ref="A246" r:id="rId222" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48830" xr:uid="{A7BF7924-2822-4B2C-9667-C54DC3756854}"/>
+    <hyperlink ref="A247" r:id="rId223" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48849" xr:uid="{96FA4275-45AE-4C63-8935-96D9CB21BF96}"/>
+    <hyperlink ref="A248" r:id="rId224" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48852" xr:uid="{011A13DD-E0EC-4139-93A6-81F983211FA3}"/>
+    <hyperlink ref="A249" r:id="rId225" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48863" xr:uid="{AE22EB2B-78E1-4401-9F1A-D8A9F80CE486}"/>
+    <hyperlink ref="A250" r:id="rId226" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48871" xr:uid="{62BA251F-9956-4FFF-A134-F97DDD67DE5A}"/>
+    <hyperlink ref="A251" r:id="rId227" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48886" xr:uid="{0D44752C-7835-47B5-8EBF-B6988A40DC97}"/>
+    <hyperlink ref="A252" r:id="rId228" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48899" xr:uid="{D7C0569E-9600-4FF0-BB72-9CFF667DB91F}"/>
+    <hyperlink ref="A253" r:id="rId229" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48909" xr:uid="{DA06C9DF-D495-4BF2-B313-F9A915C1038A}"/>
+    <hyperlink ref="A128" r:id="rId230" display="C:\Users\amoore\Downloads\credView.asp?credidnt=48941" xr:uid="{F979422B-8F19-4366-954B-75E646E68A1E}"/>
+    <hyperlink ref="A254" r:id="rId231" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49041" xr:uid="{4451FA35-DE7B-45B2-913D-414D87510E72}"/>
+    <hyperlink ref="A255" r:id="rId232" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49055" xr:uid="{39FF560F-0DAA-4F76-B542-B3435525A66C}"/>
+    <hyperlink ref="A256" r:id="rId233" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49189" xr:uid="{79968012-A743-4742-BB32-E02EA99BE431}"/>
+    <hyperlink ref="A257" r:id="rId234" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55795" xr:uid="{9B6C6769-3DC3-46D7-A5B0-0A836AE3520D}"/>
+    <hyperlink ref="A129" r:id="rId235" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49366" xr:uid="{1C75BA2B-324D-4B44-9123-485774F69E19}"/>
+    <hyperlink ref="A258" r:id="rId236" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49416" xr:uid="{B8934CC3-0109-4DF7-8DC9-185B93AF69DB}"/>
+    <hyperlink ref="A259" r:id="rId237" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49444" xr:uid="{64FD6AA3-AD7A-46FC-92AC-CDB74FB95896}"/>
+    <hyperlink ref="A260" r:id="rId238" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49449" xr:uid="{6D3EA98F-1740-4CF5-B96E-18D1F87020A6}"/>
+    <hyperlink ref="A130" r:id="rId239" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49478" xr:uid="{B9EF3CCC-447B-4B85-8A19-F0DB6385417A}"/>
+    <hyperlink ref="A131" r:id="rId240" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49481" xr:uid="{99D53784-0A2E-422D-8F17-29FF7021336F}"/>
+    <hyperlink ref="A132" r:id="rId241" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49499" xr:uid="{987765E0-D5E3-402D-9625-32532B49C537}"/>
+    <hyperlink ref="A133" r:id="rId242" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49677" xr:uid="{AA751DDE-66D3-4E2C-B9E2-31721CED9390}"/>
+    <hyperlink ref="A134" r:id="rId243" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49822" xr:uid="{5DBE8594-8CE8-48D7-961A-45E0F386934E}"/>
+    <hyperlink ref="A261" r:id="rId244" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49959" xr:uid="{FCD44EE3-C969-4DC2-B327-46631019051B}"/>
+    <hyperlink ref="A262" r:id="rId245" display="C:\Users\amoore\Downloads\credView.asp?credidnt=49969" xr:uid="{F396656D-4F9C-4127-B3DD-8C0AAE04CE04}"/>
+    <hyperlink ref="A135" r:id="rId246" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50015" xr:uid="{27E1672D-B58B-4249-B04E-848B44176930}"/>
+    <hyperlink ref="A263" r:id="rId247" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50085" xr:uid="{FB1198A3-9B2A-4F09-8351-205E6923E233}"/>
+    <hyperlink ref="A136" r:id="rId248" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50093" xr:uid="{82BD386E-4ED9-418A-8D45-324BFA40E7A6}"/>
+    <hyperlink ref="A264" r:id="rId249" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50206" xr:uid="{06E0D254-27EC-4A2B-938B-F7848F38D4A6}"/>
+    <hyperlink ref="A265" r:id="rId250" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50319" xr:uid="{CEA58FEB-8017-4458-B352-83023EF6BCE7}"/>
+    <hyperlink ref="A266" r:id="rId251" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50334" xr:uid="{6106AB05-D7C0-489E-A47F-F85757C4E51C}"/>
+    <hyperlink ref="A267" r:id="rId252" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50335" xr:uid="{85E3DB0A-4F4C-40C1-83E0-73B53F67B5D7}"/>
+    <hyperlink ref="A268" r:id="rId253" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50337" xr:uid="{1F53C517-C093-47FF-8C02-0C8E7E2418AA}"/>
+    <hyperlink ref="A137" r:id="rId254" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50778" xr:uid="{6D0B31D7-64B6-4204-8CA0-078F096EF3D0}"/>
+    <hyperlink ref="A269" r:id="rId255" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50822" xr:uid="{82976322-0AA7-46FB-8AD8-4257248DBB6E}"/>
+    <hyperlink ref="A270" r:id="rId256" display="C:\Users\amoore\Downloads\credView.asp?credidnt=50823" xr:uid="{C02D04F3-C8FE-44F5-AA39-04CD9DF71042}"/>
+    <hyperlink ref="A271" r:id="rId257" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51041" xr:uid="{9903B03B-83F8-41F6-8B5F-7BBA6A5DB71E}"/>
+    <hyperlink ref="A272" r:id="rId258" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51042" xr:uid="{C703099E-E009-411E-81E8-5250346FC21C}"/>
+    <hyperlink ref="A138" r:id="rId259" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51232" xr:uid="{C7D68172-27F2-4F06-A5AB-3474D2BC8834}"/>
+    <hyperlink ref="A273" r:id="rId260" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51334" xr:uid="{6AF1AF69-01D4-4FA5-AD31-B9F57F070C6D}"/>
+    <hyperlink ref="A274" r:id="rId261" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51372" xr:uid="{AE5C07A3-951E-4ED0-B901-0061A1BD96EA}"/>
+    <hyperlink ref="A139" r:id="rId262" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51459" xr:uid="{9A1F1910-D347-4F54-8F15-2A10E758FF3F}"/>
+    <hyperlink ref="A140" r:id="rId263" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51566" xr:uid="{F6FFED2E-2652-4C20-8617-3EAADE669AB2}"/>
+    <hyperlink ref="A275" r:id="rId264" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51616" xr:uid="{F66B545F-DDAC-48B5-9370-7C448C9796E8}"/>
+    <hyperlink ref="A276" r:id="rId265" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51621" xr:uid="{223B1360-BD8C-4368-8B25-A4613CF28722}"/>
+    <hyperlink ref="A277" r:id="rId266" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51657" xr:uid="{EEC61E8E-AAF8-48AE-9CD0-0F7471D033B5}"/>
+    <hyperlink ref="A278" r:id="rId267" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51699" xr:uid="{3FAFA12A-156E-477A-A3B8-0C9D8536B396}"/>
+    <hyperlink ref="A279" r:id="rId268" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51700" xr:uid="{6D4E4E2A-E178-4FE5-A018-26BC87D2F14A}"/>
+    <hyperlink ref="A280" r:id="rId269" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51711" xr:uid="{AF39D969-FD65-4AF6-8EE2-F423AB1EE0BD}"/>
+    <hyperlink ref="A141" r:id="rId270" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51811" xr:uid="{0E367013-44D8-4015-84D0-C7C744293DA7}"/>
+    <hyperlink ref="A281" r:id="rId271" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51835" xr:uid="{04F5455C-02C5-44EE-BA15-5C3F1D56C723}"/>
+    <hyperlink ref="A282" r:id="rId272" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51866" xr:uid="{94A0281F-0A71-4346-BD9A-EC0B59025545}"/>
+    <hyperlink ref="A283" r:id="rId273" display="C:\Users\amoore\Downloads\credView.asp?credidnt=51928" xr:uid="{9518FFD9-3F7D-4780-A643-DED0B19AE3C0}"/>
+    <hyperlink ref="A284" r:id="rId274" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52109" xr:uid="{3ED1F37A-24EC-4002-996E-B3C063E7918F}"/>
+    <hyperlink ref="A285" r:id="rId275" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52173" xr:uid="{36C88379-50A9-4DF8-98BC-A47402B9D790}"/>
+    <hyperlink ref="A286" r:id="rId276" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52177" xr:uid="{172EB046-5B12-469B-B947-DFF40403DE22}"/>
+    <hyperlink ref="A287" r:id="rId277" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52262" xr:uid="{E4AC1B75-2CD0-407A-9198-FC44FCA7943F}"/>
+    <hyperlink ref="A288" r:id="rId278" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52371" xr:uid="{1D3F3C5A-E8D8-4E59-8502-B48D49C709FA}"/>
+    <hyperlink ref="A289" r:id="rId279" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52579" xr:uid="{6C4FA0C3-4BE3-43C4-B337-A593CA757A4E}"/>
+    <hyperlink ref="A142" r:id="rId280" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52759" xr:uid="{19A8CB34-9BD3-4B60-AAB6-6F75A53A8148}"/>
+    <hyperlink ref="A143" r:id="rId281" display="C:\Users\amoore\Downloads\credView.asp?credidnt=52778" xr:uid="{866098E7-D18D-4FC9-9E9A-264DA34A5BB7}"/>
+    <hyperlink ref="A290" r:id="rId282" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53019" xr:uid="{AFF1BCA7-6EC8-4AAB-9DD2-00B317B6EAF3}"/>
+    <hyperlink ref="A144" r:id="rId283" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53079" xr:uid="{77D13891-A41A-45A5-867D-9EFC36D110F5}"/>
+    <hyperlink ref="A291" r:id="rId284" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53199" xr:uid="{882202C0-AD2E-4F35-AD93-98C44FBAD334}"/>
+    <hyperlink ref="A145" r:id="rId285" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55705" xr:uid="{0CDC045F-389D-4B6B-B27E-16C3FA04215A}"/>
+    <hyperlink ref="A146" r:id="rId286" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53200" xr:uid="{FAE50F7F-ECBA-4055-AA6B-E62043C2D465}"/>
+    <hyperlink ref="A292" r:id="rId287" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53729" xr:uid="{FCECCF88-1158-4513-88CC-044C02C362EC}"/>
+    <hyperlink ref="A293" r:id="rId288" display="C:\Users\amoore\Downloads\credView.asp?credidnt=53786" xr:uid="{E371DB5A-80DA-4EFB-8264-993D6405386B}"/>
+    <hyperlink ref="A294" r:id="rId289" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54123" xr:uid="{9C4BB5E7-2B35-4F97-97AB-EA5C5082FD91}"/>
+    <hyperlink ref="A295" r:id="rId290" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54597" xr:uid="{E630F4D8-4A9F-443A-ABD5-B51A62791A48}"/>
+    <hyperlink ref="A296" r:id="rId291" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54638" xr:uid="{D8561674-635C-444F-B8E9-528455AED87E}"/>
+    <hyperlink ref="A297" r:id="rId292" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54639" xr:uid="{3AFDA1B1-4190-4EBD-8A6B-142E39480DF4}"/>
+    <hyperlink ref="A147" r:id="rId293" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54777" xr:uid="{0074298F-29F2-41A0-BB68-A0816ADA779D}"/>
+    <hyperlink ref="A298" r:id="rId294" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55349" xr:uid="{B14A787D-EED6-4D0F-BF9D-5D93B9E93AEB}"/>
+    <hyperlink ref="A299" r:id="rId295" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55713" xr:uid="{FCD0B5DD-CDF3-4396-9445-A79C07ACDF2D}"/>
+    <hyperlink ref="A148" r:id="rId296" display="C:\Users\amoore\Downloads\credView.asp?credidnt=55973" xr:uid="{50B3BEE3-6063-40C4-A158-992A834920AA}"/>
+    <hyperlink ref="A300" r:id="rId297" display="C:\Users\amoore\Downloads\credView.asp?credidnt=56717" xr:uid="{D12FBC6D-E05D-49FA-81AF-0F8430735370}"/>
+    <hyperlink ref="A301" r:id="rId298" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57076" xr:uid="{94F0A348-21DF-46A8-A7D3-4B1FA0A88899}"/>
+    <hyperlink ref="A302" r:id="rId299" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57211" xr:uid="{70ADF2B8-46D2-47F2-A7CA-5F2B676CAB31}"/>
+    <hyperlink ref="A303" r:id="rId300" display="C:\Users\amoore\Downloads\credView.asp?credidnt=57600" xr:uid="{12773F79-31F4-4AEB-96EA-A80FCBE1298E}"/>
+    <hyperlink ref="A304" r:id="rId301" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58413" xr:uid="{F4478F39-8496-4AE3-BE13-87C50FCC289F}"/>
+    <hyperlink ref="A149" r:id="rId302" display="C:\Users\amoore\Downloads\credView.asp?credidnt=58642" xr:uid="{0F69BB81-0DDA-44F7-96CA-9FEAD87AD6B5}"/>
+    <hyperlink ref="A305" r:id="rId303" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59011" xr:uid="{77344AF5-CA63-42E7-8862-A05BE9B7DFC7}"/>
+    <hyperlink ref="A306" r:id="rId304" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59014" xr:uid="{B179178D-AEAF-4F59-BBEF-9142EFE8EA4E}"/>
+    <hyperlink ref="A150" r:id="rId305" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59142" xr:uid="{FD8AB909-1557-450D-BE04-A5B4C1F41436}"/>
+    <hyperlink ref="A307" r:id="rId306" display="C:\Users\amoore\Downloads\credView.asp?credidnt=59222" xr:uid="{6013886D-2FF9-483B-9ACA-CD8C5CB399A7}"/>
+    <hyperlink ref="A308" r:id="rId307" display="C:\Users\amoore\Downloads\credView.asp?credidnt=34150" xr:uid="{D9D66814-195D-4B5D-AD2F-B26EEAA35796}"/>
+    <hyperlink ref="A309" r:id="rId308" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33782" xr:uid="{0F059BED-6C38-40CB-9F21-952CB9DEBBFA}"/>
+    <hyperlink ref="A310" r:id="rId309" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33759" xr:uid="{D05D9CAE-D393-491B-A40E-6B16C4602C64}"/>
+    <hyperlink ref="A311" r:id="rId310" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33565" xr:uid="{AE1904A2-F151-4296-9D07-02E32B5B9847}"/>
+    <hyperlink ref="A312" r:id="rId311" display="C:\Users\amoore\Downloads\credView.asp?credidnt=62926" xr:uid="{A982C18B-61E1-4F74-96D3-30C75A25BA39}"/>
+    <hyperlink ref="A313" r:id="rId312" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66230" xr:uid="{ED0E95B8-14CD-4428-8B11-6A780351DB26}"/>
+    <hyperlink ref="A314" r:id="rId313" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33598" xr:uid="{264B27C9-82D4-4D4C-AF28-04C34FF2F314}"/>
+    <hyperlink ref="A315" r:id="rId314" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33788" xr:uid="{E64B8C73-DC25-4E83-8512-255BDBB18D48}"/>
+    <hyperlink ref="A316" r:id="rId315" display="C:\Users\amoore\Downloads\credView.asp?credidnt=33462" xr:uid="{0AB620F0-E622-4031-961A-E0E36227B8F2}"/>
+    <hyperlink ref="A317" r:id="rId316" display="C:\Users\amoore\Downloads\credView.asp?credidnt=65512" xr:uid="{66D16501-1D6F-4B2C-9040-2FB8419896B8}"/>
+    <hyperlink ref="A318" r:id="rId317" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67580" xr:uid="{A0450FA8-8DB9-45F5-A542-12989F975F98}"/>
+    <hyperlink ref="A319" r:id="rId318" display="C:\Users\amoore\Downloads\credView.asp?credidnt=68215" xr:uid="{2D5D9828-CA4D-4120-BAD0-CA6A14F98663}"/>
+    <hyperlink ref="A320" r:id="rId319" display="C:\Users\amoore\Downloads\credView.asp?credidnt=67335" xr:uid="{765630C6-8E0A-4422-A601-0D5F82CACFD4}"/>
+    <hyperlink ref="A321" r:id="rId320" display="C:\Users\amoore\Downloads\credView.asp?credidnt=71088" xr:uid="{D3B89DE0-4E03-4037-B2A5-F37C80174462}"/>
+    <hyperlink ref="A322" r:id="rId321" display="C:\Users\amoore\Downloads\credView.asp?credidnt=68450" xr:uid="{A72EB958-E365-4319-9F9E-74AA9B8CD09B}"/>
+    <hyperlink ref="A323" r:id="rId322" display="C:\Users\amoore\Downloads\credView.asp?credidnt=66430" xr:uid="{EFEFA4B6-3219-4C13-B0B2-E18C7FAC0542}"/>
+    <hyperlink ref="A324" r:id="rId323" display="C:\Users\amoore\Downloads\credView.asp?credidnt=68039" xr:uid="{3C1EEA05-7240-4475-92B7-0EFBCCE197FF}"/>
+    <hyperlink ref="A325" r:id="rId324" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76057" xr:uid="{51E3B0D9-A71B-4B5D-BB44-DE72C5F792F4}"/>
+    <hyperlink ref="A326" r:id="rId325" display="C:\Users\amoore\Downloads\credView.asp?credidnt=76993" xr:uid="{C0879B92-405C-45F6-A24E-87EF8567725E}"/>
+    <hyperlink ref="A327" r:id="rId326" display="C:\Users\amoore\Downloads\credView.asp?credidnt=77116" xr:uid="{A557B40B-2D83-4BB6-8D9C-1D70CFAF3D9A}"/>
+    <hyperlink ref="A328" r:id="rId327" display="C:\Users\amoore\Downloads\credView.asp?credidnt=79988" xr:uid="{DA5887CD-B66E-4234-A532-DE7AFEFFD1D4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAA07CCC-1A5B-4169-8F11-680677E9D490}">
-  <dimension ref="A1:G4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDEF9B0D-2A81-4005-9025-A4EE592CC810}">
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:XFD2"/>
+      <selection activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
-[...22 lines deleted...]
-      <c r="G2" s="4">
+    </row>
+    <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F2" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F3" s="7">
+        <v>43281</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="7">
         <v>45473</v>
-      </c>
-[...44 lines deleted...]
-        <v>43281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54767" xr:uid="{F0573E83-CA53-45E2-9A50-C78DA3C43527}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A4" r:id="rId3" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45389" xr:uid="{7CE07E29-7F4A-4359-B289-CDDC848C4230}"/>
+    <hyperlink ref="A2" r:id="rId1" display="C:\Users\amoore\Downloads\credView.asp?credidnt=44826" xr:uid="{274E20DB-7E06-43A7-A088-2C0C17C0344B}"/>
+    <hyperlink ref="A3" r:id="rId2" display="C:\Users\amoore\Downloads\credView.asp?credidnt=45389" xr:uid="{447C63F7-BB2D-4565-BE56-AB872FC2CF69}"/>
+    <hyperlink ref="A4" r:id="rId3" display="C:\Users\amoore\Downloads\credView.asp?credidnt=54767" xr:uid="{2D14A4E1-822B-45E2-95DC-B64AF272A37A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>CRRA-Certified</vt:lpstr>
-      <vt:lpstr>CRRA-Expired-Inactive</vt:lpstr>
+      <vt:lpstr>CRRA-Expired &amp; Inactive</vt:lpstr>
       <vt:lpstr>CRRA-Ethics</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Credential Roster</dc:title>
   <dc:creator>Aunalatice Moore</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>